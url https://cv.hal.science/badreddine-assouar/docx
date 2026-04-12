--- v0 (2026-03-06)
+++ v1 (2026-04-12)
@@ -100,1822 +100,1818 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entwined Brillouin Klein bottles induced by a non-Abelian gauge field</w:t>
+                <w:t xml:space="preserve">Locally Resonant Metagrating by Elastic Impedance Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Feng Li</w:t>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning-Wo Pei</w:t>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui-Yu-Yang Zhou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L100102⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202408237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298890v1</w:t>
+                <w:t xml:space="preserve">hal-05190679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency broadband metamaterials for ventilated acoustic insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ℤ‐Classified Topological Phases and Bound States in the Continuum Induced by Multiple Orbitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi‐feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen‐jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao-Bo Qi</w:t>
+                <w:t xml:space="preserve">Cui‐yu‐yang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+                <w:t xml:space="preserve">Yi‐fan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Jiang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Xin‐ye Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110044⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202409574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982038v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance theory-based elastic metasurface enabling precise mode conversion and preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mu Jiang</w:t>
+                <w:t xml:space="preserve">Phase Hologram by Acoustic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Tao Zhou</w:t>
+                <w:t xml:space="preserve">Xinghao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Zhu</w:t>
+                <w:t xml:space="preserve">Youyu Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Xinzong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 203, pp.106231. </w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298862v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Hologram by Acoustic Metasurfaces</w:t>
+                <w:t xml:space="preserve">Impedance theory-based elastic metasurface enabling precise mode conversion and preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Guo</w:t>
+                <w:t xml:space="preserve">Mu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haohan Zeng</w:t>
+                <w:t xml:space="preserve">Hong-Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghao Hu</w:t>
+                <w:t xml:space="preserve">Tong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youyu Mo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xinzong Wang</w:t>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500354⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.106231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298905v1</w:t>
+                <w:t xml:space="preserve">hal-05298862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Elastic Bound States in the Continuum by Exceptional Point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency broadband metamaterials for ventilated acoustic insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Bo Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyun Cao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1v48-2t7x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.110044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508627v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-ring focused acoustic vortices with adjustable intensity and interval via hybrid-degenerated cribriform plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entwined Brillouin Klein bottles induced by a non-Abelian gauge field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
+                <w:t xml:space="preserve">Shi-Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da-Jian Wu</w:t>
+                <w:t xml:space="preserve">Ning-Wo Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing-Feng Zhu</w:t>
+                <w:t xml:space="preserve">Cui-Yu-Yang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-Chao Chen</w:t>
+                <w:t xml:space="preserve">Yi-Fan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Ye Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/trtp-b6cm⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (10), pp.L100102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298612v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Su–Schrieffer–Heeger chain with phase nonreciprocal couplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Elastic Bound States in the Continuum by Exceptional Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254537⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (24), pp.246301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1v48-2t7x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113838v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Resonant Metagrating by Elastic Impedance Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liyun Cao</w:t>
+                <w:t xml:space="preserve">Dual-ring focused acoustic vortices with adjustable intensity and interval via hybrid-degenerated cribriform plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Wan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Da-Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Feng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di-Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202408237⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (6), pp.064033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/trtp-b6cm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190679v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ℤ‐Classified Topological Phases and Bound States in the Continuum Induced by Multiple Orbitals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic Su–Schrieffer–Heeger chain with phase nonreciprocal couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui‐yu‐yang Zhou</w:t>
+                <w:t xml:space="preserve">Tong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi‐fan Zhu</w:t>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin‐ye Zou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202409574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0254537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982030v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering-free modulation of elastic shear-horizontal waves based on interface impedance theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hybrid ultrathin metasurface for broadband sound absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Abrahams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Revalor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue-Sheng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (15), pp.151702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0206120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276616v1</w:t>
+                <w:t xml:space="preserve">hal-04784662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotacticity in chiral phononic crystals for low-frequency bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Author Correction: Origin and tuning of bandgap in chiral phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianning Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewen Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108678⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271863v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states in non-Hermitian composite acoustic Su Schrieffer Heeger chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Isotacticity in chiral phononic crystals for low-frequency bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">brice vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dewen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0186638⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 261, pp.108678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783563v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Origin and tuning of bandgap in chiral phononic crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge states in non-Hermitian composite acoustic Su Schrieffer Heeger chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">brice vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01785-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (4), pp.043102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0186638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953778v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibranch Elastic Bound States in the Continuum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhongming Gu</w:t>
+                <w:t xml:space="preserve">Scattering-free modulation of elastic shear-horizontal waves based on interface impedance theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Fan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yue-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (18), pp.187202. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.054020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.187202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569564v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude-phase dual-channel encrypted acoustic meta-holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haohan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,3305 +1995,3309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Tuning of Bandgap in Chiral Phononic Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dewen Yu</w:t>
+                <w:t xml:space="preserve">Multibranch Elastic Bound States in the Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuowei An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongming Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01761-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (18), pp.187202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.187202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784639v1</w:t>
+                <w:t xml:space="preserve">hal-04569564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ultrathin metasurface for broadband sound absorption</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origin and Tuning of Bandgap in Chiral Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (15), pp.151702. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0206120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01761-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784662v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Bandgaps Opening in Chiral Phononic Crystals by Analogy with Thomson scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chen Chen</w:t>
+                <w:t xml:space="preserve">Periodic-phase acoustic vortices with tunable comb-like orbital angular momentum spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Chronopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Jia-Jia Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Jian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acfc5e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271581v1</w:t>
+                <w:t xml:space="preserve">hal-04271572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of super-Klein tunneling in phononic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Ultrabroadband and Reconfigurable Transmissive Acoustic Metascreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sheng Wan</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0151336⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (21), pp.2300752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202300752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271565v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomson scattering-induced bandgap in planar chiral phononic crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Chronopoulos</w:t>
+                <w:t xml:space="preserve">Acoustic Meta-holograms for Encrypted Information Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunsheng Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109922⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271455v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Meta-holograms for Encrypted Information Transmission</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomson scattering-induced bandgap in planar chiral phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Chronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.109922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271596v1</w:t>
+                <w:t xml:space="preserve">hal-04271455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband and Reconfigurable Transmissive Acoustic Metascreen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaolong Huang</w:t>
+                <w:t xml:space="preserve">Description of Bandgaps Opening in Chiral Phononic Crystals by Analogy with Thomson scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Chronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (10), pp.103001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acfc5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202300752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271471v1</w:t>
+                <w:t xml:space="preserve">hal-04271581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Particle Trapping Using Finite Bessel Beams Based on Acoustic Metamaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of super-Klein tunneling in phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaolong Huang</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (21), pp.211701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0151336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.034032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271543v1</w:t>
+                <w:t xml:space="preserve">hal-04271565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of phononic skyrmions based on hybrid spin of elastic waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse Particle Trapping Using Finite Bessel Beams Based on Acoustic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zeng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Xudong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf3652⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.034032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.034032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271609v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary wavefront modulation utilizing an aperiodic elastic metasurface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation of phononic skyrmions based on hybrid spin of elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108460⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf3652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271557v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic-phase acoustic vortices with tunable comb-like orbital angular momentum spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin-Rui Li</w:t>
+                <w:t xml:space="preserve">Arbitrary wavefront modulation utilizing an aperiodic elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu-Long Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Jia Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
+                <w:t xml:space="preserve">Yun-Fei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Da-Jian Wu</w:t>
+                <w:t xml:space="preserve">Zheng-Hua Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.034008. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.108460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271572v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertially amplified seismic metamaterial with an ultra-low-frequency bandgap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuowei An</w:t>
+                <w:t xml:space="preserve">Reconfigurable flexural waves manipulation by broadband elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Min Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Yue Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0102821⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.109371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843375v1</w:t>
+                <w:t xml:space="preserve">hal-03843393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning approach for designing acoustic absorbing metasurfaces with high degrees of freedom</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Low-frequency nonreciprocal flexural wave propagation via compact cascaded time-modulated resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101879⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (23), pp.231701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843366v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency nonreciprocal flexural wave propagation via compact cascaded time-modulated resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Deep learning approach for designing acoustic absorbing metasurfaces with high degrees of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097501⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.101879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843373v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic metamaterials: Generating low-frequency bandgaps induced by inertial amplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Inertially amplified seismic metamaterial with an ultra-low-frequency bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuowei An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107224⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (8), pp.081701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843398v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of non-Hermitian elastic metamaterial for broadband perfect absorbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seismic metamaterials: Generating low-frequency bandgaps induced by inertial amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103768⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.107224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843361v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable flexural waves manipulation by broadband elastic metasurface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the design of non-Hermitian elastic metamaterial for broadband perfect absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179, pp.109371. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.103768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843393v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband inverted T-shaped seismic metamaterial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Zeng</w:t>
+                <w:t xml:space="preserve">Systematic Design and Experimental Demonstration of Transmission‐Type Multiplexed Acoustic Meta-holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Yan Zhang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nikhil Jrk Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxing Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109906⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (27), pp.2101947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202101947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412462v1</w:t>
+                <w:t xml:space="preserve">hal-03412477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic bound state in the continuum with perfect mode conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Perfect absorption of flexural waves induced by bound state in the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhichun Yang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104502⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412431v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin acoustic absorbing metasurface based on deep learning approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Janus acoustic metascreen with nonreciprocal and reconfigurable phase modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liyun Cao</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27403-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac0675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412446v1</w:t>
+                <w:t xml:space="preserve">hal-03843408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Low-Frequency Acoustic Metamuffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feilong Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (6), pp.064057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus acoustic metascreen with nonreciprocal and reconfigurable phase modulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Broadband inverted T-shaped seismic metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.109906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27403-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843408v1</w:t>
+                <w:t xml:space="preserve">hal-03412462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Design and Experimental Demonstration of Transmission‐Type Multiplexed Acoustic Meta-holograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Elastic bound state in the continuum with perfect mode conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Stevenson</w:t>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyun Cao</w:t>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202101947⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412477v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect absorption of flexural waves induced by bound state in the continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin acoustic absorbing metasurface based on deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.101364. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (8), pp.085003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac0675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412439v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal acoustic metasurface for ultrabroadband sound absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krupali Donda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.064102. </w:t>
@@ -5335,103 +5335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreciprocal sound propagation via cascaded time modulated slab resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (6), pp.064061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5465,103 +5465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillared elastic metasurface with constructive interference for flexural wave manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaolin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, pp.107035. </w:t>
@@ -5599,90 +5599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling the first and second attenuation zones in seismic metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiu-Jiao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5727,3515 +5727,3515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural wave absorption by lossy gradient elastic metasurface</w:t>
+                <w:t xml:space="preserve">Reconfigurable curved metasurface for acoustic cloaking and illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Dong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.024104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043149v1</w:t>
+                <w:t xml:space="preserve">hal-03043135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered Elastic Metasurfaces</w:t>
+                <w:t xml:space="preserve">Acoustic vortices with high-order orbital angular momentum by a continuously tunable metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (16), pp.163504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0007351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043126v1</w:t>
+                <w:t xml:space="preserve">hal-03043161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength seismic metamaterial with an ultra-low frequency bandgap</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable multifunctional fish-bone elastic metasurface for the wavefront manipulation of the transmitted in-plane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Min Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128 (1), pp.014901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5144177⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 128 (22), pp.224502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043181v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband tunable lossy metasurface with independent amplitude and phase modulations for acoustic holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acoustic Meta-Equalizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/abaa98⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043193v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional superlens for simultaneous flexural and acoustic wave superfocusing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Broadband tunable lossy metasurface with independent amplitude and phase modulations for acoustic holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A- Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (25), pp.253502. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.105038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0004428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abaa98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043156v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Meta-Equalizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Bifunctional superlens for simultaneous flexural and acoustic wave superfocusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.253502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0004428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043175v1</w:t>
+                <w:t xml:space="preserve">hal-03043156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable multifunctional fish-bone elastic metasurface for the wavefront manipulation of the transmitted in-plane waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subwavelength seismic metamaterial with an ultra-low frequency bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu-Jiao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128 (22), pp.224502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 128 (1), pp.014901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5144177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047402v1</w:t>
+                <w:t xml:space="preserve">hal-03043181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable curved metasurface for acoustic cloaking and illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disordered Elastic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.024104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043135v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic vortices with high-order orbital angular momentum by a continuously tunable metasurface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flexural wave absorption by lossy gradient elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (16), pp.163504. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0007351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043161v1</w:t>
+                <w:t xml:space="preserve">hal-03043149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic perfect absorbers via Helmholtz resonators with embedded apertures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Tunable Broadband Reflective Acoustic Metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Dong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5087128⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.044038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374216v1</w:t>
+                <w:t xml:space="preserve">hal-02374213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design of multiplexed-acoustic-metasurface hologram with simultaneous amplitude and phase modulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Spatial waveguide mode separation for acoustic waves in a meta-slab composed of subunits with graded thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.045201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5098498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374207v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional acoustic metasurface based on an array of Helmholtz resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Acoustic Metagrating with Strongly Coupled Surface Grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374204v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency anomalous splitter by acoustic meta-grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiqin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinsheng Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhilin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (10), pp.104104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Acoustic Metagrating with Strongly Coupled Surface Grooves</w:t>
+                <w:t xml:space="preserve">Acoustic perfect absorbers via Helmholtz resonators with embedded apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhilin Hou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Sibo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinsheng Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (3), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (1), pp.254-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5087128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374176v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme low-frequency ultrathin acoustic absorbing metasurface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Multifunctional acoustic metasurface based on an array of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (17), pp.173506. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (17), pp.174109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374168v1</w:t>
+                <w:t xml:space="preserve">hal-02374204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Origami-Inspired Metamaterials for Controllable Sound Manipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Systematic design of multiplexed-acoustic-metasurface hologram with simultaneous amplitude and phase modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.045201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.045201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374190v1</w:t>
+                <w:t xml:space="preserve">hal-02374207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam splitting of flexural waves with a coding meta-slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanlong Xu</w:t>
+                <w:t xml:space="preserve">Extreme low-frequency ultrathin acoustic absorbing metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab36bd⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (17), pp.173506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374200v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband ultra-thin acoustic metasurface absorber with coiled structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable Origami-Inspired Metamaterials for Controllable Sound Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krupali Donda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab494a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.034029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374184v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Broadband Reflective Acoustic Metasurface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Beam splitting of flexural waves with a coding meta-slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.044038. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.097002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab36bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374213v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial waveguide mode separation for acoustic waves in a meta-slab composed of subunits with graded thicknesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Broadband ultra-thin acoustic metasurface absorber with coiled structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (16), pp.165110. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.114002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5098498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab494a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374198v1</w:t>
+                <w:t xml:space="preserve">hal-02374184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic perfect absorbers via spiral metasurfaces with embedded apertures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Ultrathin acoustic metasurfaces for reflective wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuibao Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5063289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (23), pp.234501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374226v1</w:t>
+                <w:t xml:space="preserve">hal-02374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic metasurfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deflecting flexural wave with high transmission by using pillared elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41578-018-0061-4⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.075051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaca51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374223v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P T -Symmetry for Elastic Negative Refraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
+                <w:t xml:space="preserve">Preface to Special Topic: Acoustic Metamaterials and Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.044071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (9), pp.091601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374232v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric flexural wave transmission based on dual-layer elastic gradient metasurfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhichun Yang</w:t>
+                <w:t xml:space="preserve">Tunable elastic parity-time symmetric structure based on the shunted piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5050671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374434v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to Special Topic: Acoustic Metamaterials and Metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">P T -Symmetry for Elastic Negative Refraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5023556⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.044071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953558v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable elastic parity-time symmetric structure based on the shunted piezoelectric materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Asymmetric flexural wave transmission based on dual-layer elastic gradient metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5009129⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (18), pp.183506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5050671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953549v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflecting flexural wave with high transmission by using pillared elastic metasurface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Chun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaca51⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41578-018-0061-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953691v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin acoustic metasurfaces for reflective wave focusing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Acoustic perfect absorbers via spiral metasurfaces with embedded apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (23), pp.234501. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (23), pp.233501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5063289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374449v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Metamaterial Insulator for Broadband Low-Frequency Flexural Vibration Shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo Hwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoon Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.054034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9269,64 +9269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic energy harvesting based on multilateral metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9360,77 +9360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Focusing and Energy Confinement Based on Multilateral Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), pp.054006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9464,64 +9464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bovine serum albumin on a single cavitation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,200 +9562,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of metascreen-based acoustic passive phased array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Acoustic metasurface-based perfect absorber with deep subwavelength thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.043024. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/4/043024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4941338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953678v1</w:t>
+                <w:t xml:space="preserve">hal-04953654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic energy harvesting based on a planar acoustic metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9783,161 +9770,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic metasurface-based perfect absorber with deep subwavelength thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Theory of metascreen-based acoustic passive phased array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuibao Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (6), </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.043024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4941338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/4/043024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953654v1</w:t>
+                <w:t xml:space="preserve">hal-04953678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static stop band with flexural metamaterial having zero rotational stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo Hwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.33410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9965,970 +9965,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional collimated self-accelerating beam through acoustic metascreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.17612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170536v1</w:t>
+                <w:t xml:space="preserve">hal-05017754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional collimated self-accelerating beam through acoustic metascreen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
+                <w:t xml:space="preserve">Tunable solid acoustic metamaterial with negative elastic modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17612⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017754v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable solid acoustic metamaterial with negative elastic modulus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhilin Hou</w:t>
+                <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundaram Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (25), </w:t>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.243504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4922873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293136v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic superfocusing by solid phononic crystals</w:t>
+                <w:t xml:space="preserve">Opening a large full phononic band gap in thin elastic plate with resonant units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoming Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Oudich</w:t>
+                <w:t xml:space="preserve">Jiahong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293190v1</w:t>
+                <w:t xml:space="preserve">hal-01293183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General analytical approach for sound transmission loss analysis through a thick metamaterial plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Negative effective mass density of acoustic metamaterial plate decorated with low frequency resonant pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4901997⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 116 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293189v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid phononic crystal plates for lowering and widening acoustic band gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Hong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Chen Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (8), pp.2159-2164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening a large full phononic band gap in thin elastic plate with resonant units</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
+                <w:t xml:space="preserve">General analytical approach for sound transmission loss analysis through a thick metamaterial plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 115 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867617⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293183v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative effective mass density of acoustic metamaterial plate decorated with low frequency resonant pillars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Acoustic superfocusing by solid phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (18), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4901462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233805v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength acoustic focusing by surface-wave-resonance enhanced transmission in doubly negative acoustic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10956,303 +10956,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive mapping of chemical composition and structural qualities of group III-nitride nanowires using submicron beam synchrotron-based X-ray diffraction</w:t>
+                <w:t xml:space="preserve">AlN/Sapphire: a promising structure for high temperature and high frequency SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Bonanno</w:t>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. El Gmili</w:t>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moudakir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.099⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (12), pp.4607-4612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2271863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292307v1</w:t>
+                <w:t xml:space="preserve">hal-00923015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Sapphire: a promising structure for high temperature and high frequency SAW devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nondestructive mapping of chemical composition and structural qualities of group III-nitride nanowires using submicron beam synchrotron-based X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Blampain</w:t>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. A. Sirenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 541 (SI), pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2271863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00923015v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ high-temperature characterization of AlN-based surface acoustic wave devices</w:t>
               </w:r>
@@ -11264,77 +11264,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (1), pp.014505. </w:t>
@@ -11411,51 +11411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11500,360 +11500,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bardong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783993v1</w:t>
+                <w:t xml:space="preserve">hal-00783991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783991v1</w:t>
+                <w:t xml:space="preserve">hal-00783993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly textured growth of AlN films on sapphire by magnetron sputtering for high temperature surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11917,51 +11917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar blind metal-semiconductor-metal ultraviolet photodetectors using quasi-alloy of BGaN/GaN superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12051,77 +12051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening of simultaneous photonic and phononic band gap in two-dimensional square lattice periodic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12172,77 +12172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of platinum/tantalum as interdigital transducers for SAW devices in high-temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12300,424 +12300,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Oudich</w:t>
+                <w:t xml:space="preserve">The use of microwave plasma-assisted CVD on nanostructured iron catalysts to grow isolated bundles of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3430042⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (6), 7pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783913v1</w:t>
+                <w:t xml:space="preserve">hal-01849630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron beam X-ray diffraction of nanoheteroepitaxily grown GaN: Experimental challenges and calibration procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. H. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 268, pp.320-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microwave plasma-assisted CVD on nanostructured iron catalysts to grow isolated bundles of carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bougdira</w:t>
+                <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.203503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3430042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065708⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01849630v1</w:t>
+                <w:t xml:space="preserve">hal-00783913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t>
               </w:r>
@@ -12729,51 +12729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baddredine M. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhilin Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (7), pp.1649-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12820,51 +12820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Nanostructuration of Catalyst Particles for Carbon Nanotubes Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gully Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12963,51 +12963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13110,51 +13110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13504,51 +13504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongshan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13621,51 +13621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer microperforated panel for enhanced noise absorption using numerical and experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sichen Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13725,103 +13725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic Skyrmions: a new horizon to structure acoustic and elastic waves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Phononics Society, Jun 2023, Manchester, United Kingdom. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13846,77 +13846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterials and metasurfaces: a transformative approach for phononic insulators and energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101112B, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13963,332 +13963,332 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterial plate with negative effective mass density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics, PHONONICS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sharm El-Sheikh, Egypt. Paper PHONONICS-2013-0087, 142-143</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881280v1</w:t>
+                <w:t xml:space="preserve">hal-00944046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterial plate with negative effective mass density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics, PHONONICS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sharm El-Sheikh, Egypt. Paper PHONONICS-2013-0087, 142-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944046v1</w:t>
+                <w:t xml:space="preserve">hal-00881280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of internal gain, dark current and cutoff wavelength of UV photodetectors using quasi-alloy of BGaN-GaN and BGaN-AlN superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82682S, </w:t>
@@ -14326,90 +14326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive mapping of chemical composition and Structural quality of Group III-Nitride nanowires using submicron beam synchrotron-based X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14445,355 +14445,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Assouar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277007v1</w:t>
+                <w:t xml:space="preserve">hal-00573026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">B Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573026v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is AlN/Sapphire bilayer structure an alternative to langasite for ultra-high-temperature SAW applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14840,64 +14840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et étude de la résistance spécifique des contacts ohmiques sur les hétérostructures BGaN/AlN/GaN pour une application dans les photodétecteurs UV &amp;quot;Solar Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14946,333 +14946,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573230v1</w:t>
+                <w:t xml:space="preserve">hal-00578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
+                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gesset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578968v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d'Oscillateurs Haute Fréquence (GHz) à base de Résonateurs SAW sur Substrat en Carbone Diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15327,90 +15327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of AlN/Sapphire bilayer structure for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15442,316 +15442,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baddredine M. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.P1-R-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114812v1</w:t>
+                <w:t xml:space="preserve">hal-00430602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of GHz range oscillators stabilized by nano-carbon-diamond-based surface acoustic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.927-930, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15766,359 +15736,389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instruments (ICEMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.2-890-2-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of GaN nanostructures on SIC by MOVPE and their strain relaxation study by submicron beam x-ray diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Maloufi</w:t>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoumnone Bournebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW MOVPE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ulm, Germany. pp.1-1</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397607v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective growth of GaN nanostructures on SIC by MOVPE and their strain relaxation study by submicron beam x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.P1-R-04</w:t>
+              <w:t xml:space="preserve">EW MOVPE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ulm, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430602v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of COM parameters on Pt/LGS for high temperature SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, China. pp.820, </w:t>
@@ -16169,77 +16169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Moubchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16438,51 +16438,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory and Design of Acoustic Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Frank Pai; Guoliang Huang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Design of Acoustic Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE Press Book, pp.205-230, 2018, 9781628418354</w:t>
@@ -16511,51 +16511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Three-Dimensional Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16882,51 +16882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Feng Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Wo Pei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu-Yang Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Ye Zou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L100102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bo Qi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Wang Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zeng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyu Mo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Cao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1v48-2t7x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Rui Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu-Chen Ping" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jian Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Feng Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Chao Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/trtp-b6cm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202408237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;feng Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;jie Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui&#8208;yu&#8208;yang Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;fan Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin&#8208;ye Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202409574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Sheng Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianning Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewen Yu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108678" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01785-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuowei An" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Gu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.187202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusen Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feilong Mao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202405132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01761-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Abrahams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Revalor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chronopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acfc5e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151336" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109922" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Fan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Weng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Su" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf3652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Long Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Feng Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Fei Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hua Qian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108460" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jia Feng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102821" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Donda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101879" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103768" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Min Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Li Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Yue Du" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Wei Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109906" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichun Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104502" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac0675" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Shen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27403-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Jrk Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Xia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Stevenson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101947" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101364" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Fan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolin Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jiao Du" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054606" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014054" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A- Li Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abaa98" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004428" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dong Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007351" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Fang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5087128" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.045201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374204v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174109" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Ni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Hou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122704" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Zhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab36bd" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab494a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098498" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063289" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374223v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chun Cheng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-018-0061-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374232v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.044071" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050671" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023556" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009129" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca51" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuibao Qi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031482" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwan Oh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Young Kim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003299" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.054006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.03.049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954987" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953654v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941338" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33410" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17612" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine M. Assouar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922873" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901997" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293188v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Sun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Shun Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Chen Hsu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQS0SX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293183v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Ma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867617" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233805v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901462" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901996" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bonanno" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.099" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBDZ3G7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579068v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530682" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Cai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849630v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rizk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065708" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EECD069AC11DFA3B9BEBDF8AE54ECC18301C58F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541540v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine M. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1595" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317647v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gully Rizk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9006334" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belmahi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204619v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Link" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327247v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatei" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406360v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshan Pan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Fang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406347v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichen Yuan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278435v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250271" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881280v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944046v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642175v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914800" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785029v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sirenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596913v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397607v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Goh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963682v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963695v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Psarobas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badreddine Assouar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10202" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202408237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;feng Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;jie Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui&#8208;yu&#8208;yang Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;fan Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin&#8208;ye Zou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202409574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zeng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyu Mo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzong Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bo Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Wang Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Tong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Feng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Wo Pei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu-Yang Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Ye Zou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L100102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1v48-2t7x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Rui Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu-Chen Ping" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jian Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Feng Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Chao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/trtp-b6cm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254537" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Abrahams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Revalor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianning Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewen Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01785-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186638" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Sheng Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusen Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feilong Mao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202405132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuowei An" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Fan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.187202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01761-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jia Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Su" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300752" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Weng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chronopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109922" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acfc5e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151336" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf3652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Long Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Feng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Fei Shi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hua Qian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Min Yuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Li Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Yue Du" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Wei Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109371" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Donda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101879" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103768" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Jrk Gerard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Xia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Stevenson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101947" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101364" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27403-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Shen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109906" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichun Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac0675" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Fan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolin Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jiao Du" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054606" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dong Zhao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007351" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A- Li Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abaa98" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144177" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098498" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Hou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Fang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Ni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104104" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5087128" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174109" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374207v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.045201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374168v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122704" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034029" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374200v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab36bd" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab494a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374449v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuibao Qi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031482" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca51" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023556" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009129" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.044071" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050671" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chun Cheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-018-0061-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063289" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwan Oh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Young Kim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003299" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.054006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.03.049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941338" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954987" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953678v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33410" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17612" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine M. Assouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293183v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Ma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867617" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901462" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293188v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Sun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Shun Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Chen Hsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQS0SX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293189v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Zhou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901997" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904262" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901996" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bonanno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.099" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBDZ3G7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579068v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530682" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849630v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assouar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rizk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065708" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EECD069AC11DFA3B9BEBDF8AE54ECC18301C58F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Cai" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541540v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine M. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1595" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317647v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gully Rizk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9006334" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belmahi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204619v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Link" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327247v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatei" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406360v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshan Pan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Fang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406347v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichen Yuan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278435v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250271" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944046v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642175v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914800" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785029v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sirenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596913v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397607v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Goh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963682v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963695v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Psarobas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badreddine Assouar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10202" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>