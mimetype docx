--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,2324 +100,2324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Resonant Metagrating by Elastic Impedance Modulation</w:t>
+                <w:t xml:space="preserve">Low-frequency broadband metamaterials for ventilated acoustic insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyun Cao</w:t>
+                <w:t xml:space="preserve">Hao-Bo Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Wan</w:t>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202408237⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.110044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190679v1</w:t>
+                <w:t xml:space="preserve">hal-04982038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ℤ‐Classified Topological Phases and Bound States in the Continuum Induced by Multiple Orbitals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Hologram by Acoustic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui‐yu‐yang Zhou</w:t>
+                <w:t xml:space="preserve">Xiao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi‐fan Zhu</w:t>
+                <w:t xml:space="preserve">Haohan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin‐ye Zou</w:t>
+                <w:t xml:space="preserve">Xinghao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyu Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202409574⟩</w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982030v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Hologram by Acoustic Metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haohan Zeng</w:t>
+                <w:t xml:space="preserve">Impedance theory-based elastic metasurface enabling precise mode conversion and preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghao Hu</w:t>
+                <w:t xml:space="preserve">Hong-Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youyu Mo</w:t>
+                <w:t xml:space="preserve">Tong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzong Wang</w:t>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.106231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298905v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance theory-based elastic metasurface enabling precise mode conversion and preservation</w:t>
+                <w:t xml:space="preserve">Entwined Brillouin Klein bottles induced by a non-Abelian gauge field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Jiang</w:t>
+                <w:t xml:space="preserve">Shi-Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Tao Zhou</w:t>
+                <w:t xml:space="preserve">Ning-Wo Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Zhu</w:t>
+                <w:t xml:space="preserve">Cui-Yu-Yang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Yi-Fan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Ye Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106231⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (10), pp.L100102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298862v1</w:t>
+                <w:t xml:space="preserve">hal-05298890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency broadband metamaterials for ventilated acoustic insulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric Elastic Bound States in the Continuum by Exceptional Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (24), pp.246301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1v48-2t7x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982038v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entwined Brillouin Klein bottles induced by a non-Abelian gauge field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-ring focused acoustic vortices with adjustable intensity and interval via hybrid-degenerated cribriform plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Feng Li</w:t>
+                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning-Wo Pei</w:t>
+                <w:t xml:space="preserve">Da-Jian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui-Yu-Yang Zhou</w:t>
+                <w:t xml:space="preserve">Xing-Feng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Fan Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xin-Ye Zou</w:t>
+                <w:t xml:space="preserve">Di-Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L100102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (6), pp.064033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/trtp-b6cm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298890v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Elastic Bound States in the Continuum by Exceptional Point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acoustic Su–Schrieffer–Heeger chain with phase nonreciprocal couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1v48-2t7x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508627v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-ring focused acoustic vortices with adjustable intensity and interval via hybrid-degenerated cribriform plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
+                <w:t xml:space="preserve">Locally Resonant Metagrating by Elastic Impedance Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da-Jian Wu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/trtp-b6cm⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202408237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298612v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Su–Schrieffer–Heeger chain with phase nonreciprocal couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ℤ‐Classified Topological Phases and Bound States in the Continuum Induced by Multiple Orbitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi‐feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen‐jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Guo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Cui‐yu‐yang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Yi‐fan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Merkel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xin‐ye Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137 (15), </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0254537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202409574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113838v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ultrathin metasurface for broadband sound absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering-free modulation of elastic shear-horizontal waves based on interface impedance theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marnix Abrahams</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Yue-Sheng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0206120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.054020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784662v1</w:t>
+                <w:t xml:space="preserve">hal-04276616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Origin and tuning of bandgap in chiral phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ding</w:t>
+                <w:t xml:space="preserve">Shuai Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-024-01785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotacticity in chiral phononic crystals for low-frequency bandgap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianning Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewen Yu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 261, pp.108678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states in non-Hermitian composite acoustic Su Schrieffer Heeger chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">brice vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135 (4), pp.043102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0186638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering-free modulation of elastic shear-horizontal waves based on interface impedance theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Amplitude-phase dual-channel encrypted acoustic meta-holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue-Sheng Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feilong Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (5), pp.054020. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (39), pp.2405132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202405132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276616v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude-phase dual-channel encrypted acoustic meta-holograms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multibranch Elastic Bound States in the Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu He</w:t>
+                <w:t xml:space="preserve">Shuowei An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusen Wu</w:t>
+                <w:t xml:space="preserve">Tuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyuan Gao</w:t>
+                <w:t xml:space="preserve">Zhongming Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feilong Mao</w:t>
+                <w:t xml:space="preserve">Haiyan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (39), pp.2405132. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (18), pp.187202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202405132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.187202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784688v1</w:t>
+                <w:t xml:space="preserve">hal-04569564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibranch Elastic Bound States in the Continuum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Fan</w:t>
+                <w:t xml:space="preserve">Origin and Tuning of Bandgap in Chiral Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.187202⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01761-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569564v1</w:t>
+                <w:t xml:space="preserve">hal-04784639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Tuning of Bandgap in Chiral Phononic Crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid ultrathin metasurface for broadband sound absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Abrahams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Revalor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.272. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (15), pp.151702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01761-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0206120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784639v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic-phase acoustic vortices with tunable comb-like orbital angular momentum spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin-Rui Li</w:t>
+                <w:t xml:space="preserve">Thomson scattering-induced bandgap in planar chiral phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Jia Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
+                <w:t xml:space="preserve">Dimitrios Chronopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Da-Jian Wu</w:t>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.034008. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.109922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271572v1</w:t>
+                <w:t xml:space="preserve">hal-04271455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrabroadband and Reconfigurable Transmissive Acoustic Metascreen</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunsheng Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (4), pp.044048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,2241 +2661,2241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomson scattering-induced bandgap in planar chiral phononic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Description of Bandgaps Opening in Chiral Phononic Crystals by Analogy with Thomson scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianning Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Chronopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109922⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (10), pp.103001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acfc5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271455v1</w:t>
+                <w:t xml:space="preserve">hal-04271581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Bandgaps Opening in Chiral Phononic Crystals by Analogy with Thomson scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Experimental observation of super-Klein tunneling in phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acfc5e⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (21), pp.211701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0151336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271581v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of super-Klein tunneling in phononic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse Particle Trapping Using Finite Bessel Beams Based on Acoustic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sheng Wan</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0151336⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.034032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.034032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271565v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Particle Trapping Using Finite Bessel Beams Based on Acoustic Metamaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaolong Huang</w:t>
+                <w:t xml:space="preserve">Arbitrary wavefront modulation utilizing an aperiodic elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu-Long Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Fei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng-Hua Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.034032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.108460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271543v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of phononic skyrmions based on hybrid spin of elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adf3652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary wavefront modulation utilizing an aperiodic elastic metasurface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan-Feng Wang</w:t>
+                <w:t xml:space="preserve">Periodic-phase acoustic vortices with tunable comb-like orbital angular momentum spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Fei Shi</w:t>
+                <w:t xml:space="preserve">Jia-Jia Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bu-Chen Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng-Hua Qian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Yang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Jian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 255, pp.108460. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271557v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable flexural waves manipulation by broadband elastic metasurface</w:t>
+                <w:t xml:space="preserve">Deep learning approach for designing acoustic absorbing metasurfaces with high degrees of freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Min Yuan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109371⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.101879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843393v1</w:t>
+                <w:t xml:space="preserve">hal-03843366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency nonreciprocal flexural wave propagation via compact cascaded time-modulated resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120 (23), pp.231701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0097501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning approach for designing acoustic absorbing metasurfaces with high degrees of freedom</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inertially amplified seismic metamaterial with an ultra-low-frequency bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuowei An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101879⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (8), pp.081701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843366v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertially amplified seismic metamaterial with an ultra-low-frequency bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Seismic metamaterials: Generating low-frequency bandgaps induced by inertial amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shuowei An</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0102821⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.107224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843375v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic metamaterials: Generating low-frequency bandgaps induced by inertial amplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">On the design of non-Hermitian elastic metamaterial for broadband perfect absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107224⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.103768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843398v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of non-Hermitian elastic metamaterial for broadband perfect absorbers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable flexural waves manipulation by broadband elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Min Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Yue Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 181, pp.103768. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.109371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843361v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Design and Experimental Demonstration of Transmission‐Type Multiplexed Acoustic Meta-holograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Low-Frequency Acoustic Metamuffler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liyun Cao</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feilong Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202101947⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.064057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412477v1</w:t>
+                <w:t xml:space="preserve">hal-03843773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect absorption of flexural waves induced by bound state in the continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Systematic Design and Experimental Demonstration of Transmission‐Type Multiplexed Acoustic Meta-holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Jrk Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxing Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.101364. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (27), pp.2101947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202101947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412439v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus acoustic metascreen with nonreciprocal and reconfigurable phase modulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfect absorption of flexural waves induced by bound state in the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27403-4⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843408v1</w:t>
+                <w:t xml:space="preserve">hal-03412439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Low-Frequency Acoustic Metamuffler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janus acoustic metascreen with nonreciprocal and reconfigurable phase modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zihao Su</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (6), pp.064057. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27403-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843773v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband inverted T-shaped seismic metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 208, pp.109906. </w:t>
@@ -4933,90 +4933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic bound state in the continuum with perfect mode conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5067,103 +5067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin acoustic absorbing metasurface based on deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krupali Donda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (8), pp.085003. </w:t>
@@ -5214,90 +5214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal acoustic metasurface for ultrabroadband sound absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krupali Donda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.064102. </w:t>
@@ -5329,3913 +5329,3913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal sound propagation via cascaded time modulated slab resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coupling the first and second attenuation zones in seismic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu-Jiao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064061⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (1), pp.013501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0054606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843765v1</w:t>
+                <w:t xml:space="preserve">hal-03412453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillared elastic metasurface with constructive interference for flexural wave manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaolin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, pp.107035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the first and second attenuation zones in seismic metasurface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nonreciprocal sound propagation via cascaded time modulated slab resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (1), pp.013501. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.064061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0054606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412453v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable curved metasurface for acoustic cloaking and illusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+                <w:t xml:space="preserve">Subwavelength seismic metamaterial with an ultra-low frequency bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Dong Zhao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pai Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu-Jiao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.024104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (1), pp.014901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5144177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043135v1</w:t>
+                <w:t xml:space="preserve">hal-03043181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic vortices with high-order orbital angular momentum by a continuously tunable metasurface</w:t>
+                <w:t xml:space="preserve">Disordered Elastic Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0007351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043161v1</w:t>
+                <w:t xml:space="preserve">hal-03043126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable multifunctional fish-bone elastic metasurface for the wavefront manipulation of the transmitted in-plane waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Meta-Equalizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Min Yuan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0029045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03047402v1</w:t>
+                <w:t xml:space="preserve">hal-03043175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Meta-Equalizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband tunable lossy metasurface with independent amplitude and phase modulations for acoustic holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A- Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014038⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.105038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abaa98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043175v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband tunable lossy metasurface with independent amplitude and phase modulations for acoustic holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctional superlens for simultaneous flexural and acoustic wave superfocusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shi-Wang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (10), pp.105038. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.253502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/abaa98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0004428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043193v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional superlens for simultaneous flexural and acoustic wave superfocusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexural wave absorption by lossy gradient elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (25), pp.253502. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0004428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043156v1</w:t>
+                <w:t xml:space="preserve">hal-03043149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength seismic metamaterial with an ultra-low frequency bandgap</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable multifunctional fish-bone elastic metasurface for the wavefront manipulation of the transmitted in-plane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Min Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128 (1), pp.014901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5144177⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 128 (22), pp.224502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043181v1</w:t>
+                <w:t xml:space="preserve">hal-03047402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered Elastic Metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable curved metasurface for acoustic cloaking and illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Dong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.024104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043126v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural wave absorption by lossy gradient elastic metasurface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acoustic vortices with high-order orbital angular momentum by a continuously tunable metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.104052. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (16), pp.163504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0007351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043149v1</w:t>
+                <w:t xml:space="preserve">hal-03043161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Broadband Reflective Acoustic Metasurface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">High-efficiency anomalous splitter by acoustic meta-grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (10), pp.104104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374213v1</w:t>
+                <w:t xml:space="preserve">hal-02374196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial waveguide mode separation for acoustic waves in a meta-slab composed of subunits with graded thicknesses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Acoustic Metagrating with Strongly Coupled Surface Grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5098498⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374198v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Acoustic Metagrating with Strongly Coupled Surface Grooves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Acoustic perfect absorbers via Helmholtz resonators with embedded apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinsheng Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (1), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5087128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374176v1</w:t>
+                <w:t xml:space="preserve">hal-02374216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency anomalous splitter by acoustic meta-grating</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Multifunctional acoustic metasurface based on an array of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (10), pp.104104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104104⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (17), pp.174109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374196v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic perfect absorbers via Helmholtz resonators with embedded apertures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Systematic design of multiplexed-acoustic-metasurface hologram with simultaneous amplitude and phase modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (1), pp.254-262. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.045201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5087128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.045201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374216v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional acoustic metasurface based on an array of Helmholtz resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme low-frequency ultrathin acoustic absorbing metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (17), pp.174109. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (17), pp.173506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374204v1</w:t>
+                <w:t xml:space="preserve">hal-02374168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design of multiplexed-acoustic-metasurface hologram with simultaneous amplitude and phase modulations</w:t>
+                <w:t xml:space="preserve">Reconfigurable Origami-Inspired Metamaterials for Controllable Sound Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.045201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.034029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374207v1</w:t>
+                <w:t xml:space="preserve">hal-02374190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme low-frequency ultrathin acoustic absorbing metasurface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yifan Zhu</w:t>
+                <w:t xml:space="preserve">Beam splitting of flexural waves with a coding meta-slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.097002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab36bd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374168v1</w:t>
+                <w:t xml:space="preserve">hal-02374200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Origami-Inspired Metamaterials for Controllable Sound Manipulation</w:t>
+                <w:t xml:space="preserve">Broadband ultra-thin acoustic metasurface absorber with coiled structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fan Fei</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Donda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.114002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab494a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374190v1</w:t>
+                <w:t xml:space="preserve">hal-02374184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam splitting of flexural waves with a coding meta-slab</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Tunable Broadband Reflective Acoustic Metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Wang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Dong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (9), pp.097002. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.044038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab36bd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374200v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband ultra-thin acoustic metasurface absorber with coiled structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial waveguide mode separation for acoustic waves in a meta-slab composed of subunits with graded thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.114002. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab494a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5098498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374184v1</w:t>
+                <w:t xml:space="preserve">hal-02374198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin acoustic metasurfaces for reflective wave focusing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Acoustic perfect absorbers via spiral metasurfaces with embedded apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5031482⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (23), pp.233501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5063289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374449v1</w:t>
+                <w:t xml:space="preserve">hal-02374226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflecting flexural wave with high transmission by using pillared elastic metasurface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">P T -Symmetry for Elastic Negative Refraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaca51⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.044071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953691v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to Special Topic: Acoustic Metamaterials and Metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Asymmetric flexural wave transmission based on dual-layer elastic gradient metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5023556⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (18), pp.183506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5050671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953558v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable elastic parity-time symmetric structure based on the shunted piezoelectric materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Chun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5009129⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41578-018-0061-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953549v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P T -Symmetry for Elastic Negative Refraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
+                <w:t xml:space="preserve">Preface to Special Topic: Acoustic Metamaterials and Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.044071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (9), pp.091601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374232v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric flexural wave transmission based on dual-layer elastic gradient metasurfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhichun Yang</w:t>
+                <w:t xml:space="preserve">Tunable elastic parity-time symmetric structure based on the shunted piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5050671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374434v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic metasurfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deflecting flexural wave with high transmission by using pillared elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41578-018-0061-4⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.075051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaca51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374223v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic perfect absorbers via spiral metasurfaces with embedded apertures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Ultrathin acoustic metasurfaces for reflective wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuibao Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (23), pp.233501. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (23), pp.234501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5063289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5031482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374226v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Metamaterial Insulator for Broadband Low-Frequency Flexural Vibration Shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo Hwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoon Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.054034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9269,64 +9269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic energy harvesting based on multilateral metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9360,77 +9360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Focusing and Energy Confinement Based on Multilateral Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), pp.054006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9464,64 +9464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bovine serum albumin on a single cavitation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9568,64 +9568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metasurface-based perfect absorber with deep subwavelength thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9659,90 +9659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic energy harvesting based on a planar acoustic metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9776,77 +9776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of metascreen-based acoustic passive phased array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.043024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9893,51 +9893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static stop band with flexural metamaterial having zero rotational stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo Hwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.33410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9965,970 +9965,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional collimated self-accelerating beam through acoustic metascreen</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundaram Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17612⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.243504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017754v1</w:t>
+                <w:t xml:space="preserve">hal-01170536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable solid acoustic metamaterial with negative elastic modulus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
+                <w:t xml:space="preserve">Three-dimensional collimated self-accelerating beam through acoustic metascreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922873⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.17612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293136v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sundaram Suresh</w:t>
+                <w:t xml:space="preserve">Tunable solid acoustic metamaterial with negative elastic modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (24), pp.243504. </w:t>
+              <w:t xml:space="preserve">, 2015, 106 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4922873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170536v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening a large full phononic band gap in thin elastic plate with resonant units</w:t>
+                <w:t xml:space="preserve">Acoustic superfocusing by solid phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahong Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
+                <w:t xml:space="preserve">Xiaoming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867617⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293183v1</w:t>
+                <w:t xml:space="preserve">hal-01293190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative effective mass density of acoustic metamaterial plate decorated with low frequency resonant pillars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opening a large full phononic band gap in thin elastic plate with resonant units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Pennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonello</w:t>
+                <w:t xml:space="preserve">Jiahong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine M. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116 (18), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4901462⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 115 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233805v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid phononic crystal plates for lowering and widening acoustic band gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Negative effective mass density of acoustic metamaterial plate decorated with low frequency resonant pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Hong Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jin-Chen Hsu</w:t>
+                <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293188v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General analytical approach for sound transmission loss analysis through a thick metamaterial plate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Hybrid phononic crystal plates for lowering and widening acoustic band gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Hong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan-Shun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Chen Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (8), pp.2159-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4901997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic superfocusing by solid phononic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">General analytical approach for sound transmission loss analysis through a thick metamaterial plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (23), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4901997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293190v1</w:t>
+                <w:t xml:space="preserve">hal-01293189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength acoustic focusing by surface-wave-resonance enhanced transmission in doubly negative acoustic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11001,51 +11001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11290,51 +11290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (1), pp.014505. </w:t>
@@ -11411,51 +11411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11500,334 +11500,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
+                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783991v1</w:t>
+                <w:t xml:space="preserve">hal-00783993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
+                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bardong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783993v1</w:t>
+                <w:t xml:space="preserve">hal-00783991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly textured growth of AlN films on sapphire by magnetron sputtering for high temperature surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,295 +11898,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar blind metal-semiconductor-metal ultraviolet photodetectors using quasi-alloy of BGaN/GaN superlattices</w:t>
+                <w:t xml:space="preserve">Opening of simultaneous photonic and phononic band gap in two-dimensional square lattice periodic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Srour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">Driss Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ahaitouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Moudakir</w:t>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3662974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (1), pp.014507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3530682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277006v1</w:t>
+                <w:t xml:space="preserve">hal-00579068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening of simultaneous photonic and phononic band gap in two-dimensional square lattice periodic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar blind metal-semiconductor-metal ultraviolet photodetectors using quasi-alloy of BGaN/GaN superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Bria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+                <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">T Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (1), pp.014507. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (22), pp.221101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3530682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3662974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579068v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of platinum/tantalum as interdigital transducers for SAW devices in high-temperature environments</w:t>
               </w:r>
@@ -12198,51 +12198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12300,294 +12300,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microwave plasma-assisted CVD on nanostructured iron catalysts to grow isolated bundles of carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Submicron beam X-ray diffraction of nanoheteroepitaxily grown GaN: Experimental challenges and calibration procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Assouar</w:t>
+                <w:t xml:space="preserve">P.L. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dossot</w:t>
+                <w:t xml:space="preserve">Z. H. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rizk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268, pp.320-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849630v1</w:t>
+                <w:t xml:space="preserve">hal-00448884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron beam X-ray diffraction of nanoheteroepitaxily grown GaN: Experimental challenges and calibration procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of microwave plasma-assisted CVD on nanostructured iron catalysts to grow isolated bundles of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Bonanno</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (6), 7pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448884v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
               </w:r>
@@ -12599,77 +12599,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (20), pp.203503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12729,51 +12729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baddredine M. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhilin Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (7), pp.1649-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12820,51 +12820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Nanostructuration of Catalyst Particles for Carbon Nanotubes Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gully Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12963,51 +12963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13110,51 +13110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13504,51 +13504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongshan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13621,51 +13621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer microperforated panel for enhanced noise absorption using numerical and experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sichen Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13725,90 +13725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic Skyrmions: a new horizon to structure acoustic and elastic waves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13846,77 +13846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterials and metasurfaces: a transformative approach for phononic insulators and energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101112B, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13963,280 +13963,280 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterial plate with negative effective mass density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics, PHONONICS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sharm El-Sheikh, Egypt. Paper PHONONICS-2013-0087, 142-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944046v1</w:t>
+                <w:t xml:space="preserve">hal-00881280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterial plate with negative effective mass density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics, PHONONICS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sharm El-Sheikh, Egypt. Paper PHONONICS-2013-0087, 142-143</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881280v1</w:t>
+                <w:t xml:space="preserve">hal-00944046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of internal gain, dark current and cutoff wavelength of UV photodetectors using quasi-alloy of BGaN-GaN and BGaN-AlN superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14326,51 +14326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive mapping of chemical composition and Structural quality of Group III-Nitride nanowires using submicron beam synchrotron-based X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14445,273 +14445,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Srour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">B Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573026v1</w:t>
+                <w:t xml:space="preserve">hal-01277007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Assouar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277007v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is AlN/Sapphire bilayer structure an alternative to langasite for ultra-high-temperature SAW applications?</w:t>
               </w:r>
@@ -14736,64 +14736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14840,64 +14840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et étude de la résistance spécifique des contacts ohmiques sur les hétérostructures BGaN/AlN/GaN pour une application dans les photodétecteurs UV &amp;quot;Solar Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14946,320 +14946,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
+                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gesset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578968v1</w:t>
+                <w:t xml:space="preserve">hal-00573230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573230v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d'Oscillateurs Haute Fréquence (GHz) à base de Résonateurs SAW sur Substrat en Carbone Diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15353,64 +15353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15442,272 +15442,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoumnone Bournebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.P1-R-04</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430602v1</w:t>
+                <w:t xml:space="preserve">hal-02114812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of GHz range oscillators stabilized by nano-carbon-diamond-based surface acoustic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.927-930, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15736,307 +15766,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instruments (ICEMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.2-890-2-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoumnone Bournebe</w:t>
+                <w:t xml:space="preserve">Selective growth of GaN nanostructures on SIC by MOVPE and their strain relaxation study by submicron beam x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EW MOVPE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ulm, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114812v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of GaN nanostructures on SIC by MOVPE and their strain relaxation study by submicron beam x-ray diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baddredine M. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW MOVPE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ulm, Germany. pp.1-1</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.P1-R-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397607v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of COM parameters on Pt/LGS for high temperature SAW sensor</w:t>
               </w:r>
@@ -16074,51 +16074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, China. pp.820, </w:t>
@@ -16169,51 +16169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Moubchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16438,51 +16438,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory and Design of Acoustic Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Frank Pai; Guoliang Huang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Design of Acoustic Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE Press Book, pp.205-230, 2018, 9781628418354</w:t>
@@ -16511,51 +16511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Three-Dimensional Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16882,51 +16882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202408237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;feng Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;jie Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui&#8208;yu&#8208;yang Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;fan Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin&#8208;ye Zou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202409574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zeng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyu Mo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzong Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bo Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Wang Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Tong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Feng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Wo Pei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu-Yang Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Ye Zou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L100102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1v48-2t7x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Rui Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu-Chen Ping" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jian Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Feng Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Chao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/trtp-b6cm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254537" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Abrahams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Revalor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianning Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewen Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01785-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186638" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Sheng Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusen Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feilong Mao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202405132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuowei An" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Fan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.187202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01761-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jia Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Su" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300752" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Weng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chronopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109922" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acfc5e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151336" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf3652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Long Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Feng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Fei Shi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hua Qian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Min Yuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Li Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Yue Du" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Wei Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109371" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Donda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101879" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103768" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Jrk Gerard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Xia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Stevenson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101947" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101364" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27403-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Shen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109906" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichun Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac0675" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Fan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolin Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jiao Du" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054606" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dong Zhao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007351" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A- Li Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abaa98" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144177" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098498" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Hou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Fang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Ni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104104" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5087128" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174109" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374207v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.045201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374168v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122704" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034029" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374200v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab36bd" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab494a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374449v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuibao Qi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031482" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca51" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023556" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009129" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.044071" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050671" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chun Cheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-018-0061-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063289" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwan Oh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Young Kim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003299" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.054006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.03.049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941338" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954987" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953678v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33410" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17612" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine M. Assouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293183v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Ma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867617" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901462" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293188v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Sun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Shun Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Chen Hsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQS0SX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293189v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Zhou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901997" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904262" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901996" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bonanno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.099" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBDZ3G7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579068v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530682" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849630v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assouar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rizk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065708" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EECD069AC11DFA3B9BEBDF8AE54ECC18301C58F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Cai" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541540v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine M. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1595" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317647v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gully Rizk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9006334" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belmahi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204619v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Link" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327247v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatei" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406360v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshan Pan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Fang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406347v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichen Yuan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278435v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250271" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944046v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642175v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914800" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785029v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sirenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596913v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397607v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Goh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963682v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963695v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Psarobas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badreddine Assouar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10202" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bo Qi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Wang Fan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Tong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyu Mo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzong Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Feng Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Wo Pei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu-Yang Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Ye Zou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L100102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Cao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1v48-2t7x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Rui Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu-Chen Ping" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jian Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Feng Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Chao Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/trtp-b6cm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202408237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;feng Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;jie Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui&#8208;yu&#8208;yang Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;fan Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin&#8208;ye Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202409574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Sheng Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianning Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewen Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01785-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186638" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusen Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feilong Mao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202405132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuowei An" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Gu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Fan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.187202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01761-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Abrahams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Revalor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chronopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Su" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300752" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Weng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acfc5e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zeng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151336" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Long Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Feng Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Fei Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hua Qian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf3652" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jia Feng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Donda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101879" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102821" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103768" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Min Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Li Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Yue Du" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Wei Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Shen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Jrk Gerard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Xia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Stevenson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101947" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101364" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27403-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109906" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichun Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac0675" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Fan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.064102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jiao Du" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054606" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolin Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064061" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144177" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A- Li Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abaa98" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004428" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043149v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dong Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007351" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Ni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Fang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Hou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5087128" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.045201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122704" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Zhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab36bd" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab494a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098498" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063289" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.044071" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050671" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374223v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chun Cheng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-018-0061-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023556" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009129" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca51" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuibao Qi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031482" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwan Oh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Young Kim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003299" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.054006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.03.049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941338" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954987" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953678v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33410" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17612" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine M. Assouar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922873" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Ma" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867617" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233805v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901462" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293188v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Sun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Shun Lin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Chen Hsu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQS0SX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901997" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901996" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bonanno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.099" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBDZ3G7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530682" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448884v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Cai" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assouar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rizk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065708" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EECD069AC11DFA3B9BEBDF8AE54ECC18301C58F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541540v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine M. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1595" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317647v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gully Rizk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9006334" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belmahi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204619v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Link" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327247v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatei" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406360v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshan Pan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Fang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406347v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichen Yuan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278435v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250271" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881280v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944046v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642175v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914800" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785029v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sirenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596913v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397607v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Goh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963682v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963695v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Psarobas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badreddine Assouar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10202" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>