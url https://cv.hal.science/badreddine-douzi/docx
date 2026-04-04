--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -884,295 +884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into dynamics and gating properties of T2SS secretins</w:t>
+                <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brice Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Ball</w:t>
+                <w:t xml:space="preserve">Mathilde Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Tribout</w:t>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid El Karkouri</w:t>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (40), </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg6996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254401v1</w:t>
+                <w:t xml:space="preserve">hal-04210232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into dynamics and gating properties of T2SS secretins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Belle</w:t>
+                <w:t xml:space="preserve">Khalid El Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg6996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210232v1</w:t>
+                <w:t xml:space="preserve">hal-04254401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new twin expands the VirB8-like protein family</w:t>
               </w:r>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Maffo-Woulefack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (6), pp.790-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal structure of CbpD clarifies substrate-specificity motifs in chitin-active lytic polysaccharide monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,64 +1396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural lessons on bacterial secretins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1781,77 +1781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural interactions define assembly adapter function of a type II secretion system pseudopilin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -2075,51 +2075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Function Analysis of the C-Terminal Domain of the Type VI Secretion TssB Tail Sheath Subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvin G Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Zamarreño Beas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalène Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,351 +2432,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interactions between the secreted effector and the T2SS components GspL and GspM reveal a new effector-sensing step during type 2 secretion</w:t>
+                <w:t xml:space="preserve">Towards a complete structural deciphering of Type VI secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Michel-Souzy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cadoret</w:t>
+                <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Raynaud</w:t>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quinton</w:t>
+                <w:t xml:space="preserve">E. Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 293 (50), pp.19441-19450. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.77 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919531v1</w:t>
+                <w:t xml:space="preserve">hal-01780753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complete structural deciphering of Type VI secretion system</w:t>
+                <w:t xml:space="preserve">Direct interactions between the secreted effector and the T2SS components GspL and GspM reveal a new effector-sensing step during type 2 secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Sandra Michel-Souzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Durand</w:t>
+                <w:t xml:space="preserve">Frederic Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Claire Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cascales</w:t>
+                <w:t xml:space="preserve">Loïc Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49, pp.77 - 84. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (50), pp.19441-19450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2018.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780753v1</w:t>
+                <w:t xml:space="preserve">hal-01919531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Self-Assembly of the Pseudomonas aeruginosa XcpQ Secretin Periplasmic Domain Provides New Molecular Insights into Type II Secretion System Secreton Architecture and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhung Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michel-Souzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Desmyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,64 +2866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé J Cassaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre España</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and specificity of the Type VI secretion system ClpV-TssC interaction in enteroaggregative Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3121,90 +3121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming and polymerization of a bacterial contractile tail structure. 1&amp;quot; 2&amp;quot; 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 531 (7592), pp.59 - 63. </w:t>
@@ -3281,64 +3281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cascales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (10), pp.e1005545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Type VI Secretion by an Anti-TssM Llama Nanobody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,103 +3631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e86918. </w:t>
@@ -3765,77 +3765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Txc, a new type II secretion system of Pseudomonas aeruginosa strain PA7, is regulated by the TtsS/TtsR two-component system and directs specific secretion of the CbpE chitin-binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,103 +3882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e86918. </w:t>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,90 +4163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TssK Is a Trimeric Cytoplasmic Protein Interacting with Components of Both Phage-like and Membrane Anchoring Complexes of the Type VI Secretion System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia C. Bebeacua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (38), pp.27031-27041. </w:t>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4552,51 +4552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the path to uncover the bacterial type II secretion system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a structural comprehension of bacterial type VI secretion systems: characterization of the TssJ-TssM complex of an Escherichia coli pathovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,64 +4803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the minor pseudopilin XcpW from the Pseudomonas aeruginosa type II secretion system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura P Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,64 +4924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Xcp Pseudomonas aeruginosa type II secretion machinery through multiple interactions with substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Structural Comprehension of Bacterial Type VI Secretion Systems: Characterization of the TssJ-TssM Complex of an Escherichia coli Pathovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (27), pp.24407-24416. </w:t>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Waegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XcpV/GspI pseudopilin has a central role in the assembly of a quaternary complex within the T2SS pseudopilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,51 +5769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Biochemical Analysis of OrfG: The VirB8-like Component of the Conjugative Type IV Secretion System of ICESt3 From Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies to investigate the architecture and dynamics of the Type II secretion nanomachine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third FRISBI annual user meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5950,51 +5950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies uncover a new transport pathway of the secretin XcpQ to the outer membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM3 Junior Scientist Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6019,51 +6019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Type II secretion system dynamics and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO-Clostridial Secretion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6120,51 +6120,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structural organization of OrfG, the VirB8-like of ICESt3 Type IV secretion system (T4SS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of XcpQ secretin N domain into hexamer of dimers provides new molecular insights into architecture and dynamics of widespread outer membrane channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,90 +6314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor pseudopilins of the type II secretion system in P. aeruginosa: placing pieces in a large puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6439,90 +6439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the bacterial type II secretion pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Sandra Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Ize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XcpV/GspI pseudopilin has a central role in the assembly of a quaternary complex within the T2SS pseudopilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Protein Interactions: Surface Plasmon Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Protein Secretion Systems : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6844,51 +6844,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machinerie de sécrétion de type II Xcp de pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Provence, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6947,51 +6947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Research and Innovation on Food Systems by European member States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ruropean Commision. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -7058,51 +7058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Dynamic . Une collaboration avec le CRM2, laboratoire de Cristallographie, Résonance Magnétique et Modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7120,51 +7120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter l'antibiorésistance, un enjeu du 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A528CE6D"/>
+    <w:nsid w:val="CAC4C2FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7529,51 +7529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-douzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3140-4713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159182816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05457710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Scholivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulihumaer Yeerkenjiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rachedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Risoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04058-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ball" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6996" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233; Voulhoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.08.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djendli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13764-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Logger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.11.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin G Renault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Zamarre&#241;o Beas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahim Zoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.07.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01919531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.01.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01185-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; J Cassaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Espa&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.08.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lensi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005545" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Aschtgen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01563-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.499772" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Y. Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Felisberto-Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz-Lombardia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002386" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Franz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Dyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444910051954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Tegoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.294843" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bichraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#234;cher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alphonse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.104919" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waegele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.09.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nhung. T. T. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Darbon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7033-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-douzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3140-4713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159182816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05457710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Scholivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulihumaer Yeerkenjiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rachedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Risoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04058-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ball" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233; Voulhoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.08.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djendli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13764-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Logger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.11.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin G Renault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Zamarre&#241;o Beas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahim Zoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.07.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01919531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01185-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; J Cassaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Espa&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.08.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lensi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005545" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Aschtgen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01563-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.499772" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Y. Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Felisberto-Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz-Lombardia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002386" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Franz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Dyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444910051954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Tegoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.294843" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bichraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#234;cher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alphonse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.104919" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waegele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.09.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nhung. T. T. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Darbon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7033-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>