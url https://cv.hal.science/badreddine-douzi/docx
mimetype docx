--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -1152,503 +1152,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new twin expands the VirB8-like protein family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robine Maffo-Woulefack</w:t>
+                <w:t xml:space="preserve">Structural lessons on bacterial secretins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+                <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (6), pp.790-792. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2022.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2022.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994713v1</w:t>
+                <w:t xml:space="preserve">hal-03845257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of CbpD clarifies substrate-specificity motifs in chitin-active lytic polysaccharide monooxygenases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of DNA processing features unravels novel properties of ICE conjugation in Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Dade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cambillau</w:t>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Ball</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romé Voulhoux</w:t>
+                <w:t xml:space="preserve">Louise Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2059798322007033⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (14), pp.8127-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739502v1</w:t>
+                <w:t xml:space="preserve">hal-03881644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural lessons on bacterial secretins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Barbat</w:t>
+                <w:t xml:space="preserve">A new twin expands the VirB8-like protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Maffo-Woulefack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205, pp.110-116. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (6), pp.790-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2022.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845257v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of DNA processing features unravels novel properties of ICE conjugation in Gram-positive bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crystal structure of CbpD clarifies substrate-specificity motifs in chitin-active lytic polysaccharide monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Robert</w:t>
+                <w:t xml:space="preserve">Christopher Dade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Thiriet</w:t>
+                <w:t xml:space="preserve">Genevieve Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (14), pp.8127-8142. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (8), pp.1064-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2059798322007033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881644v1</w:t>
+                <w:t xml:space="preserve">hal-03739502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Biochemical Analysis of OrfG: The VirB8-like Component of the Conjugative Type IV Secretion System of ICESt3 From Streptococcus thermophilus</w:t>
               </w:r>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2164,563 +2164,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Function Analysis of the C-Terminal Domain of the Type VI Secretion TssB Tail Sheath Subunit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct interactions between the secreted effector and the T2SS components GspL and GspM reveal a new effector-sensing step during type 2 secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michel-Souzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Spinelli</w:t>
+                <w:t xml:space="preserve">Frederic Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Blangy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Cambillau</w:t>
+                <w:t xml:space="preserve">Claire Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (50), pp.19441-19450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780748v1</w:t>
+                <w:t xml:space="preserve">hal-01919531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gp27-like Hub of VgrG Serves as Adaptor to Promote Hcp Tube Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a complete structural deciphering of Type VI secretion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Zamarreño Beas</w:t>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïalène Chabalier</w:t>
+                <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.07.018⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.77 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847145v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complete structural deciphering of Type VI secretion system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–Function Analysis of the C-Terminal Domain of the Type VI Secretion TssB Tail Sheath Subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Durand</w:t>
+                <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cascales</w:t>
+                <w:t xml:space="preserve">Stephanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49, pp.77 - 84. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (3), pp.297 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2018.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780753v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interactions between the secreted effector and the T2SS components GspL and GspM reveal a new effector-sensing step during type 2 secretion</w:t>
+                <w:t xml:space="preserve">The gp27-like Hub of VgrG Serves as Adaptor to Promote Hcp Tube Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Michel-Souzy</w:t>
+                <w:t xml:space="preserve">Melvin G Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Zamarreño Beas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Raynaud</w:t>
+                <w:t xml:space="preserve">Maïalène Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quinton</w:t>
+                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 293 (50), pp.19441-19450. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (18 Pt B), pp.3143-3156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919531v1</w:t>
+                <w:t xml:space="preserve">hal-01847145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Self-Assembly of the Pseudomonas aeruginosa XcpQ Secretin Periplasmic Domain Provides New Molecular Insights into Type II Secretion System Secreton Architecture and Dynamics</w:t>
               </w:r>
@@ -2732,77 +2732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhung Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michel-Souzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Desmyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), </w:t>
@@ -2834,1406 +2834,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Function Analysis of the TssL Cytoplasmic Domain Reveals a New Interaction between the Type VI Secretion Baseplate and Membrane Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
+                <w:t xml:space="preserve">Structure and specificity of the Type VI secretion system ClpV-TssC interaction in enteroaggregative Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé J Cassaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+                <w:t xml:space="preserve">Yannick R Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre España</w:t>
+                <w:t xml:space="preserve">Valentine Lensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 428 (22), pp.4413 - 4423. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780163v1</w:t>
+                <w:t xml:space="preserve">hal-01780690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and specificity of the Type VI secretion system ClpV-TssC interaction in enteroaggregative Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priming and polymerization of a bacterial contractile tail structure. 1&amp;quot; 2&amp;quot; 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick R Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34405⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 531 (7592), pp.59 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780690v1</w:t>
+                <w:t xml:space="preserve">hal-01778575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming and polymerization of a bacterial contractile tail structure. 1&amp;quot; 2&amp;quot; 17</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Structure–Function Analysis of the TssL Cytoplasmic Domain Reveals a New Interaction between the Type VI Secretion Baseplate and Membrane Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé J Cassaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre España</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 531 (7592), pp.59 - 63. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (22), pp.4413 - 4423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature17182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778575v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Type VI Secretion TssEFGK-VgrG Phage-Like Baseplate Is Recruited to the TssJLM Membrane Complex via Multiple Contacts and Serves As Assembly Platform for Tail Tube/Sheath Polymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
+                <w:t xml:space="preserve">Inhibition of Type VI Secretion by an Anti-TssM Llama Nanobody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Logger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Desmyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Thu Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0122187), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458191v1</w:t>
+                <w:t xml:space="preserve">hal-01217205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Type VI Secretion by an Anti-TssM Llama Nanobody</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Type VI Secretion TssEFGK-VgrG Phage-Like Baseplate Is Recruited to the TssJLM Membrane Complex via Multiple Contacts and Serves As Assembly Platform for Tail Tube/Sheath Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick R Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (10), pp.e1005545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217205v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and assembly of the Type VI secretion system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Alain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochim. Biophys. Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1843 (8), pp.1664--73. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458220v1</w:t>
+                <w:t xml:space="preserve">hal-02091448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Txc, a new type II secretion system of Pseudomonas aeruginosa strain PA7, is regulated by the TtsS/TtsR two-component system and directs specific secretion of the CbpE chitin-binding protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romé Voulhoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (13), pp.2376--86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01563-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091448v1</w:t>
+                <w:t xml:space="preserve">hal-01458218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Txc, a new type II secretion system of Pseudomonas aeruginosa strain PA7, is regulated by the TtsS/TtsR two-component system and directs specific secretion of the CbpE chitin-binding protein.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01563-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458218v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Architecture and assembly of the Type VI secretion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Durand</w:t>
+                <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086918⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1843 (8), pp.1664-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274780v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and assembly of the Type VI secretion system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Architecture and assembly of the Type VI secretion system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Brunet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick R Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+              <w:t xml:space="preserve">Biochim. Biophys. Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1843 (8), pp.1664--73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274779v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TssK Is a Trimeric Cytoplasmic Protein Interacting with Components of Both Phage-like and Membrane Anchoring Complexes of the Type VI Secretion System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahim Zoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia C. Bebeacua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4297,90 +4297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of the TssB-TssC Interface during Type VI Secretion Sheath Complex Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Logger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e81074. </w:t>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philos. Trans. R. Soc. Lond., B, Biol. Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 367 (1592), pp.1059--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4650,295 +4650,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a structural comprehension of bacterial type VI secretion systems: characterization of the TssJ-TssM complex of an Escherichia coli pathovar</w:t>
+                <w:t xml:space="preserve">Structure of the minor pseudopilin XcpW from the Pseudomonas aeruginosa type II secretion system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Laura P Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ortiz-Lombardia</w:t>
+                <w:t xml:space="preserve">David H Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (11), pp.e1002386. </w:t>
+              <w:t xml:space="preserve">Acta Crystallogr. D Biol. Crystallogr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (Pt 2), pp.124--30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0907444910051954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458272v1</w:t>
+                <w:t xml:space="preserve">hal-01458266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the minor pseudopilin XcpW from the Pseudomonas aeruginosa type II secretion system.</w:t>
+                <w:t xml:space="preserve">Towards a structural comprehension of bacterial type VI secretion systems: characterization of the TssJ-TssM complex of an Escherichia coli pathovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura P Franz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H Dyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romé Voulhoux</w:t>
+                <w:t xml:space="preserve">Miguel Ortiz-Lombardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallogr. D Biol. Crystallogr.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (Pt 2), pp.124--30. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (11), pp.e1002386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444910051954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458266v1</w:t>
+                <w:t xml:space="preserve">hal-01458272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Xcp Pseudomonas aeruginosa type II secretion machinery through multiple interactions with substrates.</w:t>
               </w:r>
@@ -4950,77 +4950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Tegoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (47), pp.40792--801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5054,130 +5054,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Structural Comprehension of Bacterial Type VI Secretion Systems: Characterization of the TssJ-TssM Complex of an Escherichia coli Pathovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz-Lombardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (11), pp.e1002386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274802v1</w:t>
@@ -5316,295 +5316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Maurocalcine, a pharmacologically inert efficient cell-penetrating peptide analogue.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the Pseudomonas aeruginosa XcpT pseudopilin, a major component of the type II secretion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Poillot</w:t>
+                <w:t xml:space="preserve">B. Waegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouthar Dridi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Alphonse</w:t>
+                <w:t xml:space="preserve">H. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.104919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00587800v1</w:t>
+                <w:t xml:space="preserve">hal-02667520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Pseudomonas aeruginosa XcpT pseudopilin, a major component of the type II secretion system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+                <w:t xml:space="preserve">D-Maurocalcine, a pharmacologically inert efficient cell-penetrating peptide analogue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bichraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Waegele</w:t>
+                <w:t xml:space="preserve">Julien Pêcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Darbon</w:t>
+                <w:t xml:space="preserve">Sébastien Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 169 (1), pp.75-80. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (44), pp.34168-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2009.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.104919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667520v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00587800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XcpV/GspI pseudopilin has a central role in the assembly of a quaternary complex within the T2SS pseudopilus</w:t>
               </w:r>
@@ -6202,51 +6202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of XcpQ secretin N domain into hexamer of dimers provides new molecular insights into architecture and dynamics of widespread outer membrane channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Nhung. T. T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,77 +6327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor pseudopilins of the type II secretion system in P. aeruginosa: placing pieces in a large puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romé Voulhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6577,90 +6577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XcpV/GspI pseudopilin has a central role in the assembly of a quaternary complex within the T2SS pseudopilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'école doctorale Aix-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France. 1p, 2009</w:t>
@@ -7039,190 +7039,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire Dynamic . Une collaboration avec le CRM2, laboratoire de Cristallographie, Résonance Magnétique et Modélisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiter l'antibiorésistance, un enjeu du 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367957v1</w:t>
+                <w:t xml:space="preserve">hal-03228358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter l'antibiorésistance, un enjeu du 21e siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratoire Dynamic . Une collaboration avec le CRM2, laboratoire de Cristallographie, Résonance Magnétique et Modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Douzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228358v1</w:t>
+                <w:t xml:space="preserve">hal-03367957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7298,51 +7298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAC4C2FD"/>
+    <w:nsid w:val="442FA454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7529,51 +7529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-douzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3140-4713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159182816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05457710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Scholivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulihumaer Yeerkenjiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rachedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Risoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04058-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ball" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233; Voulhoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.08.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djendli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13764-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Logger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.11.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin G Renault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Zamarre&#241;o Beas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahim Zoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.07.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01919531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01185-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; J Cassaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Espa&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.08.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lensi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005545" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Aschtgen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01563-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.499772" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Y. Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Felisberto-Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz-Lombardia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002386" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Franz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Dyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444910051954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Tegoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.294843" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bichraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#234;cher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alphonse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.104919" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waegele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.09.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nhung. T. T. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Darbon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7033-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-douzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3140-4713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159182816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05457710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Scholivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulihumaer Yeerkenjiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rachedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Risoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04058-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ball" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233; Voulhoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.08.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djendli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13764-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01919531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Logger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.11.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin G Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Zamarre&#241;o Beas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahim Zoued" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.07.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01185-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lensi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; J Cassaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Espa&#241;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.08.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005545" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086918" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01563-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Aschtgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.499772" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Y. Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Franz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Dyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444910051954" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Felisberto-Rodrigues" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz-Lombardia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002386" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Tegoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.294843" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waegele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dridi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bichraoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#234;cher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alphonse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.104919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nhung. T. T. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Darbon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7033-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>