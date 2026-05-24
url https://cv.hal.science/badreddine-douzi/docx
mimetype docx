--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,7243 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7191 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Badreddine Douzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">badreddine-douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3140-4713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159182816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4du3GJwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-option of an ancestral peptidase controls developmental patterning in multicellular cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Scholivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulihumaer Yeerkenjiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.114265. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive acquisition of conjugative and mobilizable integrated elements fuels Faecalibacterium plasticity and hints at their adaptation to the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.17013. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99981-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating assembly and function of VirB8 cell wall subunits refines the DNA translocation model in Gram-positive T4SSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robine Maffo-Woulefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cappele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Romero-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.eadq5975. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq5975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two OB-fold proteins from a Gram-positive conjugative element engage in relaxosome assembly and DNA processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robine Maffo-Woulefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cappèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Sekkouri Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Lessure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (21), pp.gkaf1161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling HetC as a peptidase-based ABC exporter driving functional cell differentiation in the cyanobacterium Nostoc PCC 7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Risoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Foglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Aoudache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.04058-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (15), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into dynamics and gating properties of T2SS secretins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (40), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg6996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural lessons on bacterial secretins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, pp.110-116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2022.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of DNA processing features unravels novel properties of ICE conjugation in Gram-positive bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Aoudache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (14), pp.8127-8142. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of CbpD clarifies substrate-specificity motifs in chitin-active lytic polysaccharide monooxygenases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cambillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (8), pp.1064-1078. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798322007033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new twin expands the VirB8-like protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robine Maffo-Woulefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (6), pp.790-792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2022.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interactions define assembly adapter function of a type II secretion system pseudopilin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.1116-1127.e8. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2021.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Biochemical Analysis of OrfG: The VirB8-like Component of the Conjugative Type IV Secretion System of ICESt3 From Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cappele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2021.642606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HetL, HetR and PatS form a reaction-diffusion system to control pattern formation in the cyanobacterium Nostoc PCC 7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Risoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.59190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YtfK activates the stringent response by triggering the alarmone synthetase SpoT in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djendli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13764-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a complete structural deciphering of Type VI secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbi.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interactions between the secreted effector and the T2SS components GspL and GspM reveal a new effector-sensing step during type 2 secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel-Souzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293 (50), pp.19441-19450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA117.001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Function Analysis of the C-Terminal Domain of the Type VI Secretion TssB Tail Sheath Subunit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Logger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cambillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430 (3), pp.297 - 309. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gp27-like Hub of VgrG Serves as Adaptor to Promote Hcp Tube Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin G Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Zamarreño Beas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïalène Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430 (18 Pt B), pp.3143-3156. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Self-Assembly of the Pseudomonas aeruginosa XcpQ Secretin Periplasmic Domain Provides New Molecular Insights into Type II Secretion System Secreton Architecture and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhung Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel-Souzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Desmyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (5), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01185-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming and polymerization of a bacterial contractile tail structure. 1&amp;quot; 2&amp;quot; 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 531 (7592), pp.59 - 63. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature17182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and specificity of the Type VI secretion system ClpV-TssC interaction in enteroaggregative Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Function Analysis of the TssL Cytoplasmic Domain Reveals a New Interaction between the Type VI Secretion Baseplate and Membrane Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé J Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428 (22), pp.4413 - 4423. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2016.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Type VI Secretion TssEFGK-VgrG Phage-Like Baseplate Is Recruited to the TssJLM Membrane Complex via Multiple Contacts and Serves As Assembly Platform for Tail Tube/Sheath Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cascales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (10), pp.e1005545. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Type VI Secretion by an Anti-TssM Llama Nanobody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Logger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Desmyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (e0122187), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Txc, a new type II secretion system of Pseudomonas aeruginosa strain PA7, is regulated by the TtsS/TtsR two-component system and directs specific secretion of the CbpE chitin-binding protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196 (13), pp.2376--86. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01563-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e86918. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Self-Interaction of the Type VI Secretion Tail-Tube Protein from Enteroaggregative Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e86918. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and assembly of the Type VI secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Logger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1843 (8), pp.1664-1673. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and assembly of the Type VI secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Logger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochim. Biophys. Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1843 (8), pp.1664--73. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TssK Is a Trimeric Cytoplasmic Protein Interacting with Components of Both Phage-like and Membrane Anchoring Complexes of the Type VI Secretion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahim Zoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia C. Bebeacua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (38), pp.27031-27041. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.499772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of the TssB-TssC Interface during Type VI Secretion Sheath Complex Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Logger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cambillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e81074. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput screening identifies disulfide isomerase DsbC as a very efficient partner for recombinant expression of small disulfide-rich proteins in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fruchart-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pereira Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-12-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02100032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path to uncover the bacterial type II secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philos. Trans. R. Soc. Lond., B, Biol. Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 367 (1592), pp.1059--72. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2011.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a structural comprehension of bacterial type VI secretion systems: characterization of the TssJ-TssM complex of an Escherichia coli pathovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz-Lombardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (11), pp.e1002386. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the minor pseudopilin XcpW from the Pseudomonas aeruginosa type II secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura P Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr. D Biol. Crystallogr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (Pt 2), pp.124--30. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444910051954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Xcp Pseudomonas aeruginosa type II secretion machinery through multiple interactions with substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cambillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Tegoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (47), pp.40792--801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.294843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Comprehension of Bacterial Type VI Secretion Systems: Characterization of the TssJ-TssM Complex of an Escherichia coli Pathovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Felisberto-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Aschtgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz-Lombardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (11), pp.e1002386. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assembly Mode of the Pseudopilus: a hallmark to distinguish a novel secretion system subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (27), pp.24407-24416. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.234278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Maurocalcine, a pharmacologically inert efficient cell-penetrating peptide analogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Poillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bichraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pêcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (44), pp.34168-80. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.104919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00587800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Pseudomonas aeruginosa XcpT pseudopilin, a major component of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Waegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 169 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XcpV/GspI pseudopilin has a central role in the assembly of a quaternary complex within the T2SS pseudopilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cambillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (50), pp.34580-34589. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.042366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Biochemical Analysis of OrfG: The VirB8-like Component of the Conjugative Type IV Secretion System of ICESt3 From Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cappele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFB-GEM Meeting 2021 - Biophysics of membranes and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobodies to investigate the architecture and dynamics of the Type II secretion nanomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third FRISBI annual user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobodies uncover a new transport pathway of the secretin XcpQ to the outer membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM3 Junior Scientist Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Type II secretion system dynamics and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO-Clostridial Secretion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the structural organization of OrfG, the VirB8-like of ICESt3 Type IV secretion system (T4SS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of XcpQ secretin N domain into hexamer of dimers provides new molecular insights into architecture and dynamics of widespread outer membrane channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nhung. T. T. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sandra Michel-Souzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Desmyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches and Concepts in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Heidelberg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minor pseudopilins of the type II secretion system in P. aeruginosa: placing pieces in a large puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romé Voulhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Conference on Pseudomonas 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the bacterial type II secretion pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sandra Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Ize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGM ANNUAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liverpool, United Kingdom. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XcpV/GspI pseudopilin has a central role in the assembly of a quaternary complex within the T2SS pseudopilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cambillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'école doctorale Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France. 1p, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-Protein Interactions: Surface Plasmon Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacterial Protein Secretion Systems : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-7033-9 978-1-4939-7031-5. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7033-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machinerie de sécrétion de type II Xcp de pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Provence, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02806009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Research and Innovation on Food Systems by European member States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ruropean Commision. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter l'antibiorésistance, un enjeu du 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Dynamic . Une collaboration avec le CRM2, laboratoire de Cristallographie, Résonance Magnétique et Modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Douzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7298,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="442FA454"/>
+    <w:nsid w:val="576ABC30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7529,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-douzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3140-4713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159182816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05457710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Scholivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulihumaer Yeerkenjiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rachedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Risoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04058-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ball" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233; Voulhoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.08.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djendli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13764-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01919531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Logger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.11.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin G Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Zamarre&#241;o Beas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahim Zoued" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.07.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01185-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lensi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; J Cassaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Espa&#241;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.08.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005545" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086918" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01563-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Aschtgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.499772" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Y. Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Franz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Dyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444910051954" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Felisberto-Rodrigues" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz-Lombardia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002386" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Tegoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.294843" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waegele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dridi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bichraoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#234;cher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alphonse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.104919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nhung. T. T. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Darbon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7033-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-douzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3140-4713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159182816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4du3GJwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05457710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Scholivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulihumaer Yeerkenjiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rachedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Risoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04058-23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233; Voulhoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.08.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escobar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alphonse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.05.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guiraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djendli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13764-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01919531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Logger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin G Renault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Zamarre&#241;o Beas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahim Zoued" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Trinh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01185-17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lensi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; J Cassaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Espa&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.08.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01563-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Aschtgen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.499772" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Y. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Felisberto-Rodrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz-Lombardia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002386" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458266v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Franz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Dyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444910051954" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Tegoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.294843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dridi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bichraoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#234;cher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alphonse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.104919" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waegele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.09.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042366" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737898v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nhung. T. T. Trinh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel-Souzy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sandra Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Darbon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7033-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_21" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>