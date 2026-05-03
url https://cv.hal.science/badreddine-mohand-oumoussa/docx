--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -510,295 +510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in circulating miRNA19a-3p precede insulin resistance programmed by intra-uterine growth retardation in mice</w:t>
+                <w:t xml:space="preserve">Clinicogenomic factors of biotherapy immunogenicity in autoimmune disease: A prospective multicohort study of the ABIRISK consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saget</w:t>
+                <w:t xml:space="preserve">Signe Hässler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cong</w:t>
+                <w:t xml:space="preserve">Delphine Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Decourtye</w:t>
+                <w:t xml:space="preserve">Julianne Duhazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Endale</w:t>
+                <w:t xml:space="preserve">Natacha Szely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinerie</w:t>
+                <w:t xml:space="preserve">Aude Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (Supplement_C), pp.101083. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (10), pp.e1003348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170970v1</w:t>
+                <w:t xml:space="preserve">hal-03979090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicogenomic factors of biotherapy immunogenicity in autoimmune disease: A prospective multicohort study of the ABIRISK consortium</w:t>
+                <w:t xml:space="preserve">Changes in circulating miRNA19a-3p precede insulin resistance programmed by intra-uterine growth retardation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Hässler</w:t>
+                <w:t xml:space="preserve">S. Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bachelet</w:t>
+                <w:t xml:space="preserve">R. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne Duhazé</w:t>
+                <w:t xml:space="preserve">L. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Szely</w:t>
+                <w:t xml:space="preserve">M. L. Endale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gleizes</w:t>
+                <w:t xml:space="preserve">L. Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (10), pp.e1003348. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (Supplement_C), pp.101083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979090v1</w:t>
+                <w:t xml:space="preserve">hal-03170970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain tumor with an ATXN1-NUTM1 fusion gene expands the histologic spectrum of NUTM1-rearranged neoplasia</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7EBF41B"/>
+    <w:nsid w:val="D0310575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1966,51 +1966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="009063C2"/>
+    <w:nsid w:val="C3E4EA46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-mohand-oumoussa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5837-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03590956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Hachimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guegan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decourtye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Endale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101083" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bachelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Duhaz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gleizes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larrieu-Ciron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0870-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Lambo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-018-1935-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-01983-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Feigerlova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poggi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Favier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Turro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.147694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiba Doukani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaspar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badreddine-mohand-oumoussa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5837-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03590956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Hachimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guegan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bachelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Duhaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gleizes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decourtye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Endale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larrieu-Ciron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0870-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Lambo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-018-1935-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-01983-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Feigerlova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poggi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Favier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Turro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.147694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiba Doukani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaspar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>