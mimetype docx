--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1818,51 +1818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0310575"/>
+    <w:nsid w:val="27FC6D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1966,51 +1966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C3E4EA46"/>
+    <w:nsid w:val="79E0F6FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>