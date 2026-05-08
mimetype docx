--- v0 (2026-03-10)
+++ v1 (2026-05-08)
@@ -66,1236 +66,3892 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local wind speed forecasting at short time horizons based on Numerical Weather Prediction and observations from surrounding stations</w:t>
+                <w:t xml:space="preserve">Contribution of the synoptic circulation in forecasting intense precipitation over Corsica using a neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roberta Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Pantillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376698v1</w:t>
+                <w:t xml:space="preserve">hal-05595672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Pyro-Convection in a High-Resolution Coupled Fire–Atmosphere Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling the EWE and smoke spread based on coupled fire-atmosphere approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04791759v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the Pedrógão Grande pyrocumulonimbus using a fire to atmosphere coupled model</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving probabilistic wind speed forecasting using M-Rice distribution and spatial data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
-[...656 lines deleted...]
-                <w:t xml:space="preserve">hal-04868285v1</w:t>
+                <w:t xml:space="preserve">hal-04281803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the EWE and smoke spread based on coupled fire-atmosphere approaches</w:t>
+                <w:t xml:space="preserve">Improving Prediction of Heavy Rainfall in the Mediterranean with Neural Networks Using Both Observation and Numerical Weather Prediction Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roberta Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.e250031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/aies-d-25-0031.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05596752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local wind speed forecasting at short time horizons based on Numerical Weather Prediction and observations from surrounding stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JH000709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical investigation of the Pedrógão Grande pyrocumulonimbus using a fire to atmosphere coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.107223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triggering Pyro-Convection in a High-Resolution Coupled Fire–Atmosphere Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire7030092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving probabilistic wind speed forecasting using M-Rice distribution and spatial data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 360, pp.122840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling pyro-convection phenomenon during a mega-fire event in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.106776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inelastic rotations and plastic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O U Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.025004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inelastic rotations and plastic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Umut Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous nucleation of dislocations as a pattern formation phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Umut Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.104897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local to continental scale coupled fire-atmosphere simulation of large industrial fire plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.103699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2022.103699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuous yielding of pristine micro-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Umut Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Gorbushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landau-Type Theory of Planar Crystal Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Arbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (20), pp.205501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.205501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigid body modes deflation of the Preconditioned Conjugate Gradient in the solution of discretized structural problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Spiezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Janna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparitive study on structural, magnetic and spectroscopic properties of four new copper(II) coordination polymers with 4′-substituted terpyridine ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 253, pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magneto-structural study and synthesis optimization of a phosphovanadate copper complex, [Cu(VO)2(PO4)2(H2O)4] n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. E. Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (13), pp.2319-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00958972.2012.693608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties and performance of the prototype instrument for the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 523, pp.50-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and crystal structure of a new salt of the complex anion [(TCNQ)3]2- [Mo2(μ2-S2)2(S 2CNMe2)4] (TCNQ)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 278, pp.108--112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(97)06173-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de l'intelligence artiﬁcielle pour la prévision des phénomènes météorologiques intenses en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian. Pujol-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and magnetic properties of an hybrid system copper(II) µ2-2,2'-bipyridine,3-carboxylate-N,N':O,µ2-phosphate-O,O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Pivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic701137d.PublicationDate(Web):3April2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new copper(II) di-2-carboxylato bridged dinuclear complex: [Cu(oda)phen]2.6H2O (oda = oxydiacetate, phen = phenanthroline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2007.07.028.PublicationDate(Web):⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two polymorphic forms of a mixed zinc/copper biquinoline dihydrogenphosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hermosilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S018270107020033.PublicationDate(Web):11May2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A seven coordinate FeIII compound: [Fe{O(CH2CO2)2}.(H2O)2(NO3)]. Preparation, structure and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Slep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.R. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2007.02.031.PublicationDate(Web):27February2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and optimization of experimental variables of a hybrid organic-inorganic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b703592f.PublicationDate(Web):22June2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and magnetic properties of an organic-inorganic hybrid compound : Zn/Cu (biquinoline)(VO2)(PO4H2)(PO4H).(H20)n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Pivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving prediction of heavy rainfall with Neural Networks using both observation and Numerical Weather Prediction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol--Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Meteorological Society annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling fire-generated thunderstorms: Pedrogao Grande case study</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868429v1</w:t>
+                <w:t xml:space="preserve">Flavio Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Conference on Severe Storms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bucharest, Romania, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ecss2023-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving prediction of heavy rainfall in the Mediterranean region using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol--Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd MedCyclones Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Frascati (Rome), Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Plasticity Theory Accounting for GL(2,Z) Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials. Université Paris-Nord - Paris XIII, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PA131082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03230341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1442,51 +4098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tiago Couto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Salgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7030092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2022.103699" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baggio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arbib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biscari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Spiezia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Janna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03230341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA131082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0031.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tiago Couto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Salgado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7030092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.106776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baggio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O U Salman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104897" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Couto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2022.103699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanzotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Gorbushin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.77" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arbib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biscari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Spiezia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Janna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toledo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pe&#241;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Contreras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Paulus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2012.693608" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Aguirre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.12.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala Pala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Garland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(97)06173-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4RZTDTW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian. Pujol-Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardenas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pivan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701137d.PublicationDate(Web):3April2008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Garland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.07.028.PublicationDate(Web):" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermosilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S018270107020033.PublicationDate(Web):11May2007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slep" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Nascimento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.031.PublicationDate(Web):27February2007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salgado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703592f.PublicationDate(Web):22June2007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Pivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol--Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-368" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ecss2023-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03230341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA131082" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>