--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bako Rajaonah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research and Design for Inclusive Mobility. Section D–Ethical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427807v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Conception Centrées sur l’Humain pour une Mobilité Inclusive. Partie D–Considérations Éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resilient Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Section C—Doing Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking priorities in AI ethics guidelines in today's era of humanity under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Sections A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Conception Centrées sur l’Humain pour une Mobilité Inclusive. Parties A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une éthique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Disaster Management as an Individual Member of a Collectivity: Resilient Ethics and Ethics of Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of security scanners at airports: A French opinion survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité inclusive / Inclusive mobility. Section E - Ecrire / Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics and Synthetic Ethics: A Methodological Proposal for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2075 - 2085. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception Biases and the Resilience of Ethics for Complying with COVID-19-Pandemic-Related Safety Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jracr.k.210707.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of trust and information system security under the perspective of critical infrastructure protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.1.109-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intervening variables in driver-ACC cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of an advanced driver assistance system: the case of auto-adaptive cruise control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Popieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.692.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Security When Sharing Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge, People, and Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-181, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40390-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots sociaux, de la fiction à la faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Berrod; Philippe Clermont; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.51-72, 2020, 9782364240704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness-Based Automatic Function Allocation in Future Humans-Machines Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd International Conference on Intelligent Engineering Systems (INES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. pp.371-376, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INES.2018.8523876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale, éthique, droit et confiance dans l'univers des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robots : Droit science-fictionnel et fictions du droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Des études Internationales Et Européennes Et L'Ecole Supérieure Du Professorat Et De L'éducation; Université De Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning training in railway engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Kosice, Slovakia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAMI.2018.8323988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognitive Architecture to Support Driver Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Artífice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, Portugal. pp.877-885, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2018.8710474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology about trust and security of information systems: joining technology and human perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Sécurité des SI : technologies et personnes", Inforsid 2016, INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Security Microwave Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive tabletops as new supports for collective diagnosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Applications of Human-Machine Interaction, 10th Workshop on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Berlin, Germany. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des scanners de sûreté dans les aéroports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bako Rajaonah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research and Design for Inclusive Mobility. Section D–Ethical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427807v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Conception Centrées sur l’Humain pour une Mobilité Inclusive. Partie D–Considérations Éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resilient Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Section C—Doing Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Sections A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking priorities in AI ethics guidelines in today's era of humanity under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Conception Centrées sur l’Humain pour une Mobilité Inclusive. Parties A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une éthique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Disaster Management as an Individual Member of a Collectivity: Resilient Ethics and Ethics of Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of security scanners at airports: A French opinion survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité inclusive / Inclusive mobility. Section E - Ecrire / Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics and Synthetic Ethics: A Methodological Proposal for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2075 - 2085. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception Biases and the Resilience of Ethics for Complying with COVID-19-Pandemic-Related Safety Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jracr.k.210707.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of trust and information system security under the perspective of critical infrastructure protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.1.109-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intervening variables in driver-ACC cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of an advanced driver assistance system: the case of auto-adaptive cruise control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Popieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.692.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Security When Sharing Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge, People, and Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-181, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40390-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots sociaux, de la fiction à la faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Berrod; Philippe Clermont; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.51-72, 2020, 9782364240704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness-Based Automatic Function Allocation in Future Humans-Machines Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd International Conference on Intelligent Engineering Systems (INES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. pp.371-376, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INES.2018.8523876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning training in railway engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Kosice, Slovakia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAMI.2018.8323988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale, éthique, droit et confiance dans l'univers des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robots : Droit science-fictionnel et fictions du droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Des études Internationales Et Européennes Et L'Ecole Supérieure Du Professorat Et De L'éducation; Université De Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognitive Architecture to Support Driver Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Artífice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, Portugal. pp.877-885, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2018.8710474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology about trust and security of information systems: joining technology and human perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Sécurité des SI : technologies et personnes", Inforsid 2016, INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Security Microwave Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive tabletops as new supports for collective diagnosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Applications of Human-Machine Interaction, 10th Workshop on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Berlin, Germany. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des scanners de sûreté dans les aéroports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427807v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427814v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04093130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02533290v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ravenel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801622v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03786708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00874-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jracr.k.210707.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.1.109-133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3BT7W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.692.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40390-4_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INES.2018.8523876" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carnevale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mestiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI.2018.8323988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Art&#237;fice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427807v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427814v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04093130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02533290v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ravenel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801622v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03786708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00874-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jracr.k.210707.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.1.109-133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3BT7W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.692.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40390-4_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INES.2018.8523876" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carnevale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mestiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI.2018.8323988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Art&#237;fice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>