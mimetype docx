--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bako Rajaonah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research and Design for Inclusive Mobility. Section D–Ethical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427807v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Conception Centrées sur l’Humain pour une Mobilité Inclusive. Partie D–Considérations Éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resilient Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Section C—Doing Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Sections A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking priorities in AI ethics guidelines in today's era of humanity under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Conception Centrées sur l’Humain pour une Mobilité Inclusive. Parties A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une éthique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Disaster Management as an Individual Member of a Collectivity: Resilient Ethics and Ethics of Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of security scanners at airports: A French opinion survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité inclusive / Inclusive mobility. Section E - Ecrire / Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics and Synthetic Ethics: A Methodological Proposal for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2075 - 2085. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception Biases and the Resilience of Ethics for Complying with COVID-19-Pandemic-Related Safety Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jracr.k.210707.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of trust and information system security under the perspective of critical infrastructure protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.1.109-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intervening variables in driver-ACC cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of an advanced driver assistance system: the case of auto-adaptive cruise control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Popieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.692.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Security When Sharing Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge, People, and Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-181, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40390-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots sociaux, de la fiction à la faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Berrod; Philippe Clermont; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.51-72, 2020, 9782364240704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness-Based Automatic Function Allocation in Future Humans-Machines Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd International Conference on Intelligent Engineering Systems (INES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. pp.371-376, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INES.2018.8523876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning training in railway engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Kosice, Slovakia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAMI.2018.8323988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale, éthique, droit et confiance dans l'univers des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robots : Droit science-fictionnel et fictions du droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Des études Internationales Et Européennes Et L'Ecole Supérieure Du Professorat Et De L'éducation; Université De Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognitive Architecture to Support Driver Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Artífice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, Portugal. pp.877-885, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2018.8710474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology about trust and security of information systems: joining technology and human perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Sécurité des SI : technologies et personnes", Inforsid 2016, INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Security Microwave Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive tabletops as new supports for collective diagnosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Applications of Human-Machine Interaction, 10th Workshop on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Berlin, Germany. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des scanners de sûreté dans les aéroports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bako Rajaonah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resilient Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research and Design for Inclusive Mobility. Section D–Ethical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427807v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Conception Centrées sur l’Humain pour une Mobilité Inclusive. Partie D–Considérations Éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Section C—Doing Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Research & Design for Inclusive Mobility. Sections A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking priorities in AI ethics guidelines in today's era of humanity under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Conception Centrées sur l’Humain pour une Mobilité Inclusive. Parties A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une éthique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Disaster Management as an Individual Member of a Collectivity: Resilient Ethics and Ethics of Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of security scanners at airports: A French opinion survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité inclusive / Inclusive mobility. Section E - Ecrire / Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics and Synthetic Ethics: A Methodological Proposal for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2075 - 2085. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception Biases and the Resilience of Ethics for Complying with COVID-19-Pandemic-Related Safety Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jracr.k.210707.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of trust and information system security under the perspective of critical infrastructure protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.1.109-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intervening variables in driver-ACC cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of an advanced driver assistance system: the case of auto-adaptive cruise control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Popieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.692.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots sociaux, de la fiction à la faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Berrod; Philippe Clermont; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.51-72, 2020, 9782364240704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Security When Sharing Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge, People, and Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-181, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40390-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness-Based Automatic Function Allocation in Future Humans-Machines Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd International Conference on Intelligent Engineering Systems (INES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. pp.371-376, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INES.2018.8523876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning training in railway engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Kosice, Slovakia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAMI.2018.8323988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale, éthique, droit et confiance dans l'univers des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robots : Droit science-fictionnel et fictions du droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Des études Internationales Et Européennes Et L'Ecole Supérieure Du Professorat Et De L'éducation; Université De Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognitive Architecture to Support Driver Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Artífice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, Portugal. pp.877-885, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2018.8710474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology about trust and security of information systems: joining technology and human perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Sécurité des SI : technologies et personnes", Inforsid 2016, INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Security Microwave Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive tabletops as new supports for collective diagnosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Applications of Human-Machine Interaction, 10th Workshop on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Berlin, Germany. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des scanners de sûreté dans les aéroports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ravenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427807v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427814v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04093130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02533290v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ravenel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801622v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03786708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00874-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jracr.k.210707.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.1.109-133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3BT7W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.692.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40390-4_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INES.2018.8523876" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carnevale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mestiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI.2018.8323988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Art&#237;fice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427807v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04427814v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04093130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02533290v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ravenel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801622v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03786708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00874-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jracr.k.210707.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.1.109-133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3BT7W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.692.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40390-4_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INES.2018.8523876" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carnevale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mestiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI.2018.8323988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Art&#237;fice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>