--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -153,2323 +153,2332 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Maria Maaike Verloop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 170, pp.102528</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 170, pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2025.102528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User equilibria in heterogeneous discriminatory processor sharing queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.102510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2025.102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Scheduling of Time-Sensitive Coflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco De Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.644-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCC.2024.3384514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Server Pooling in Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Hari Rohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Mete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manjunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (3), pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3648569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A learning-based scheme for channel allocation to vehicular users in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159, pp.102331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2023.102331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markovian queues with Poisson control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Núñez-Queija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.C. Resing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (5), pp.990-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indag.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using channel predictions for improved proportional-fair utility for vehicular users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Queueing models with service speed adaptations at arrival instants of an external observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudesindo Núñez-Queija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Resing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (3-4), pp.233-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-022-09790-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02892099v2</w:t>
+                <w:t xml:space="preserve">hal-03871877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing models with service speed adaptations at arrival instants of an external observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudesindo Núñez-Queija</w:t>
+                <w:t xml:space="preserve">Using channel predictions for improved proportional-fair utility for vehicular users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Resing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-022-09790-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871877v1</w:t>
+                <w:t xml:space="preserve">hal-02892099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-balancing for Multi-skilled Servers with Bernoulli Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Miguelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 312 (2), pp.949-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-022-04532-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modelling and analysis of flows during rush-hour congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149-150, pp.102218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2021.102218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling in a single-server with state-dependent service rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda Righter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (4), pp.507 - 521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269964819000160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel times, rational queueing and the macroscopic fundamental diagram of traffic flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieter Fiems</w:t>
+                <w:t xml:space="preserve">Performance of a fixed reward incentive scheme for two-hop DTNs with competing relays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koen de Turck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.04.127⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3325288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393141v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a fixed reward incentive scheme for two-hop DTNs with competing relays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Travel times, rational queueing and the macroscopic fundamental diagram of traffic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Turck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3325288⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 524, pp.412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.04.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575320v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Within Limits: Partial Resource Pooling in Loss Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvitha Nandigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Jog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manjunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (4), pp.1305-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2019.2918164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Minimization of Monitoring Cost and Delay in Overlay Networks: Optimal Policies with a Markovian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (1), pp.188-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10922-018-9464-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Penalized Best-Response Algorithm for Non-Linear Single-Path Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Static and Dynamic Optimization Models for Network Routing Problems 69 (1), pp.52-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/net.21720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of a Reward-Based Incentive Mechanism for Delay Tolerant Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Elazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (2), pp.453-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case Analysis of Non-Cooperative Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 239 (2), pp.471-495. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-014-1747-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth sharing networks with multiscale traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp. 449-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resource-Sharing Game with Applications to Cloud-Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue: Performance 2014, 79, pp.287-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Price of Anarchy the Right Measure for Load-Balancing Games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2-3), pp.1 - 20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2663498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load Balancing in Processor Sharing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1-2), pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2479,3634 +2488,3634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Routing in Heterogeneous Discriminatory Processor Sharing Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2024 - 11th International Conference on Network Games, Artificial Intelligence, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France. pp.14-23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78600-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Accuracy and Energy: An Empirical Study of Optimal Subset Size Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Haddaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Energy in Supervised Learning with Data Summarization: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Haddaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netgcoop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction-based Coflow Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Haddaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Summarization for Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianna Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Conference on Machine Learning for Networking (MLN'2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial resource pooling in loss systems with two players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvitha Nandigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Jog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Manjunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICFEC51620.2021.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413636v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modelling and analysis of rush-hour congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tsukuba, Japan. pp.11-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3388831.3388849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France. pp.13-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS47738.2020.9110341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006880v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065179v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Server Pooling in Redundancy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Mete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manjunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 31st International Teletraffic Congress (ITC 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Budapest, Hungary. pp.106-114, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC31.2019.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Scheduling users in drive-thru Internet: a multi-armed bandit approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiOpt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for Information Processing (IFIP), Jun 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376712v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling users in drive-thru Internet: a multi-armed bandit approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+                <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112621v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field limit of the fixed-reward incentive mechanism in Delay Tolerant Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks (WiOpt 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Shanghai, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2018.8362810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating scalable Long Range Wide Area Networks for very low power monitoring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Congress on Modelling and Simulation (MODSIM2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Hobart, Australia. pp.797-803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rome, Italy. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a fixed reward incentive scheme for two-hop DTNs with competing relays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Workshop on the Economics of Networks, Systems and Computation (NetEcon 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotics of Insensitive Load Balancing and Blocking Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS / IFIP Performance 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game-theoretic Algorithm for Non-Linear Single-Path Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Network Optimisation Conference (INOC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fluid model based Heuristic for Optimal Speed-scaling in Bandwidth-sharing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 7.3 Performance 2015 - The 33rd International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062289v1</w:t>
+                <w:t xml:space="preserve">hal-01462314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+                <w:t xml:space="preserve">Information dissemination processes in directed social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Modeling, Analysis and Management of Social Networks and their Applications (SOCNET 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bamberg, Germany. pp.35-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462314v1</w:t>
+                <w:t xml:space="preserve">hal-00876873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information dissemination processes in directed social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieter Fiems</w:t>
+                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Modeling, Analysis and Management of Social Networks and their Applications (SOCNET 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rome, Italy. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876873v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Efficiency of Non-Cooperative Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Brooklyn, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862298v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Efficiency of Non-Cooperative Load Balancing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josu Doncel</w:t>
+                <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Brooklyn, United States. 15p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768339v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an M/G/1 queue with customer impatience and adaptive arrival process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onno Boxma</w:t>
+                <w:t xml:space="preserve">Spatio-temporal control for Dynamic Routing Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International ICST Conference, GAMENETS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644866v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal control for Dynamic Routing Games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+                <w:t xml:space="preserve">Analysis of an M/G/1 queue with customer impatience and adaptive arrival process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Boxma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International ICST Conference, GAMENETS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299682v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 11ème Atelier en Évaluation de Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6134,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Urtzi AYESTA; Balakrishna J. PRABHU; Ina Maria VERLOOP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Atelier en Évaluation de Performances (2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6179,227 +6188,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special volume on selected papers from the second ECQT conference (ECQT 2016), Toulouse, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ayesta, Urtzi; Prabhu, Balakrishna. , 119, 53 p., 2018, Performance Evaluation, ISSN: 0166-5316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROPEAN CONFERENCE ON QUEUEING THEORY 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda Righter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Maria Maaike Verloop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72p, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6409,241 +6418,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Strategy for a Competitive Game in Delay Tolerant Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Performance Engineering - 15th European Workshop, EPEW 2018, Paris, France, October 29-30, 2018, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.190-204, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02227-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a RED Queue: A Singular Perturbation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic and Performance Engineering for Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, River Publishers, pp.371-397, 2009, 9788792329165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003339878-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6653,456 +6662,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Online Coflow Scheduling from Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Sangho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous multi-gateway LoRa networks: models and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Threshold Type Policy of a DTN Node Under Fixed Reward Incentive Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responding to traffic surges: Stochastic networks under time-space-priority scalings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price of Anarchy in Non-Cooperative Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7112,820 +7121,820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds for priority-based stochastic coflow scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04564147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Equilibria of Resource-Sharing Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink dynamic discrete power control in cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5818, INRIA. 2006, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Buffer and Energy of a Wireless Device: Closed and Open Loop Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5414, INRIA. 2006, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in MIMD Congestion Control Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis and Stochastic Stability of Congestion Control Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzad A. Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5312, INRIA. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5262, Inria Sophia Antipolis; INRIA. 2004, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070688v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Stochastic Stability of Congestion Control Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Fairness in MIMD Congestion Control Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5262, Inria Sophia Antipolis; INRIA. 2004, pp.56</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5312, INRIA. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070736v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov chains and decision processes for congestion avoidance and power control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Nice Sophia Antipolis, 2005. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00328111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7935,105 +7944,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of asymptotic analysis in communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. INPT Toulouse, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04878558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8180,51 +8189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Maaike Verloop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333820v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hari Rohit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Mete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manjunath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Resing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Resing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09790-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguelez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04532-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03384271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01783136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Righter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Turck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.04.127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvitha Nandigam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2918164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286455v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manjunath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03007545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC31.2019.00024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.12.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003339878-22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02914373v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feuillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070207v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Kherani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzad A. Kherani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Maaike Verloop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102510" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hari Rohit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Mete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manjunath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Resing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Resing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09790-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguelez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04532-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03384271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01783136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Righter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Turck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.04.127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvitha Nandigam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2918164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286455v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manjunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03007545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388849" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC31.2019.00024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003339878-22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02914373v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feuillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070207v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Kherani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzad A. Kherani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>