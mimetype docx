--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -3222,1295 +3222,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
+                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Laurent Chasserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFEC51620.2021.00020⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972802v1</w:t>
+                <w:t xml:space="preserve">hal-02998586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Accettura</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICFEC51620.2021.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998586v3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS47738.2020.9110341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006880v1</w:t>
+                <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
+              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901139v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modelling and analysis of rush-hour congestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieter Fiems</w:t>
+                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007545v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Macroscopic modelling and analysis of rush-hour congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+              <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tsukuba, Japan. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3388831.3388849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753556v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006775v1</w:t>
+                <w:t xml:space="preserve">hal-03753556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Randall</w:t>
+                <w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ségneré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France. pp.13-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS47738.2020.9110341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413636v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376712v1</w:t>
+                <w:t xml:space="preserve">hal-02065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Server Pooling in Redundancy Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
+                <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 31st International Teletraffic Congress (ITC 31)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Moscow, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390451v1</w:t>
+                <w:t xml:space="preserve">hal-02376712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling users in drive-thru Internet: a multi-armed bandit approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+                <w:t xml:space="preserve">Partial Server Pooling in Redundancy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Mete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manjunath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144139⟩</w:t>
+              <w:t xml:space="preserve">2019 31st International Teletraffic Congress (ITC 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Budapest, Hungary. pp.106-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC31.2019.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112621v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Scheduling users in drive-thru Internet: a multi-armed bandit approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiOpt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for Information Processing (IFIP), Jun 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065179v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
               </w:r>
@@ -4725,51 +4725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating scalable Long Range Wide Area Networks for very low power monitoring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,64 +4820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,572 +5298,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
+              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rome, Italy. pp.83-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462314v1</w:t>
+                <w:t xml:space="preserve">hal-02062289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information dissemination processes in directed social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieter Fiems</w:t>
+                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Modeling, Analysis and Management of Social Networks and their Applications (SOCNET 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876873v1</w:t>
+                <w:t xml:space="preserve">hal-01462314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Information dissemination processes in directed social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Modeling, Analysis and Management of Social Networks and their Applications (SOCNET 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bamberg, Germany. pp.35-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062289v1</w:t>
+                <w:t xml:space="preserve">hal-00876873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Efficiency of Non-Cooperative Load Balancing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josu Doncel</w:t>
+                <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Brooklyn, United States. 15p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768339v1</w:t>
+                <w:t xml:space="preserve">hal-00862298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Efficiency of Non-Cooperative Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Brooklyn, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862298v1</w:t>
+                <w:t xml:space="preserve">hal-00768339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal control for Dynamic Routing Games</w:t>
               </w:r>
@@ -6549,51 +6549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a RED Queue: A Singular Perturbation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous multi-gateway LoRa networks: models and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7442,51 +7442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink dynamic discrete power control in cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,224 +7620,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Stochastic Stability of Congestion Control Protocols</w:t>
+                <w:t xml:space="preserve">Fairness in MIMD Congestion Control Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5262, Inria Sophia Antipolis; INRIA. 2004, pp.56</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5312, INRIA. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070736v1</w:t>
+                <w:t xml:space="preserve">inria-00070688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in MIMD Congestion Control Algorithms</w:t>
+                <w:t xml:space="preserve">Performance Analysis and Stochastic Stability of Congestion Control Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzad A. Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5312, INRIA. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5262, Inria Sophia Antipolis; INRIA. 2004, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070688v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8189,51 +8189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Maaike Verloop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102510" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hari Rohit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Mete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manjunath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Resing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Resing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09790-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguelez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04532-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03384271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01783136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Righter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Turck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.04.127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvitha Nandigam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2918164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286455v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manjunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03007545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388849" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC31.2019.00024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003339878-22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02914373v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feuillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070207v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Kherani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzad A. Kherani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Maaike Verloop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102510" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hari Rohit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Mete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manjunath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Resing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Resing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09790-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguelez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04532-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03384271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01783136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Righter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Turck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.04.127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvitha Nandigam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2918164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286455v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manjunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03007545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388849" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC31.2019.00024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144139" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003339878-22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02914373v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feuillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070207v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Kherani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzad A. Kherani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>