--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -767,235 +767,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing models with service speed adaptations at arrival instants of an external observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudesindo Núñez-Queija</w:t>
+                <w:t xml:space="preserve">Using channel predictions for improved proportional-fair utility for vehicular users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Resing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-022-09790-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871877v1</w:t>
+                <w:t xml:space="preserve">hal-02892099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using channel predictions for improved proportional-fair utility for vehicular users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Queueing models with service speed adaptations at arrival instants of an external observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudesindo Núñez-Queija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Resing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 208, </w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (3-4), pp.233-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-022-09790-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892099v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-balancing for Multi-skilled Servers with Bernoulli Routing</w:t>
               </w:r>
@@ -3222,995 +3222,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chasserat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Accettura</w:t>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFEC51620.2021.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998586v3</w:t>
+                <w:t xml:space="preserve">hal-02972802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chasserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bordeaux, Australia. </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFEC51620.2021.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972802v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroscopic modelling and analysis of rush-hour congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Fiems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS47738.2020.9110341⟩</w:t>
+              <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tsukuba, Japan. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3388831.3388849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413636v1</w:t>
+                <w:t xml:space="preserve">hal-03007545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006880v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901139v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modelling and analysis of rush-hour congestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieter Fiems</w:t>
+                <w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tsukuba, Japan. pp.11-18, </w:t>
+              <w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France. pp.13-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3388831.3388849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007545v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753556v1</w:t>
+                <w:t xml:space="preserve">hal-03006880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
+                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Ségneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Paris, France. pp.13-19, </w:t>
+              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS47738.2020.9110341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006775v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Partial Server Pooling in Redundancy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Mete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manjunath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 31st International Teletraffic Congress (ITC 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Budapest, Hungary. pp.106-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC31.2019.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065179v1</w:t>
+                <w:t xml:space="preserve">hal-02390451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4239,278 +4248,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Server Pooling in Redundancy Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jayakrishnan Nair</w:t>
+                <w:t xml:space="preserve">Scheduling users in drive-thru Internet: a multi-armed bandit approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 31st International Teletraffic Congress (ITC 31)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiOpt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for Information Processing (IFIP), Jun 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITC31.2019.00024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02390451v1</w:t>
+                <w:t xml:space="preserve">hal-02112621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling users in drive-thru Internet: a multi-armed bandit approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+                <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02112621v1</w:t>
+                <w:t xml:space="preserve">hal-02065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
               </w:r>
@@ -4725,51 +4725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating scalable Long Range Wide Area Networks for very low power monitoring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,64 +4820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,369 +5298,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rome, Italy. pp.83-90, </w:t>
+              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062289v1</w:t>
+                <w:t xml:space="preserve">hal-01462314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+                <w:t xml:space="preserve">Information dissemination processes in directed social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Fiems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Modeling, Analysis and Management of Social Networks and their Applications (SOCNET 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bamberg, Germany. pp.35-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462314v1</w:t>
+                <w:t xml:space="preserve">hal-00876873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information dissemination processes in directed social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieter Fiems</w:t>
+                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Modeling, Analysis and Management of Social Networks and their Applications (SOCNET 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rome, Italy. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876873v1</w:t>
+                <w:t xml:space="preserve">hal-02062289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
               </w:r>
@@ -5843,217 +5843,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal control for Dynamic Routing Games</w:t>
+                <w:t xml:space="preserve">Analysis of an M/G/1 queue with customer impatience and adaptive arrival process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+                <w:t xml:space="preserve">Onno Boxma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International ICST Conference, GAMENETS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299682v1</w:t>
+                <w:t xml:space="preserve">hal-00644866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an M/G/1 queue with customer impatience and adaptive arrival process</w:t>
+                <w:t xml:space="preserve">Spatio-temporal control for Dynamic Routing Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onno Boxma</w:t>
+                <w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International ICST Conference, GAMENETS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644866v1</w:t>
+                <w:t xml:space="preserve">hal-01299682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6549,51 +6549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a RED Queue: A Singular Perturbation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous multi-gateway LoRa networks: models and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7442,51 +7442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink dynamic discrete power control in cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,224 +7620,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in MIMD Congestion Control Algorithms</w:t>
+                <w:t xml:space="preserve">Performance Analysis and Stochastic Stability of Congestion Control Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzad A. Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5312, INRIA. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5262, Inria Sophia Antipolis; INRIA. 2004, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070688v1</w:t>
+                <w:t xml:space="preserve">inria-00070736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Stochastic Stability of Congestion Control Protocols</w:t>
+                <w:t xml:space="preserve">Fairness in MIMD Congestion Control Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5312, INRIA. 2004, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arzad A. Kherani</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00070736v1</w:t>
+                <w:t xml:space="preserve">inria-00070688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8189,51 +8189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Maaike Verloop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102510" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hari Rohit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Mete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manjunath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Resing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Resing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09790-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguelez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04532-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03384271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01783136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Righter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Turck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.04.127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvitha Nandigam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2918164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286455v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manjunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03007545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388849" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC31.2019.00024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144139" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003339878-22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02914373v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feuillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070207v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Kherani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzad A. Kherani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Maaike Verloop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2025.102510" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hari Rohit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Mete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manjunath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Resing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Resing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09790-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguelez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04532-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03384271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01783136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Righter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Turck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.04.127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvitha Nandigam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2918164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286455v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manjunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03007545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388849" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC31.2019.00024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003339878-22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02914373v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feuillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070207v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Kherani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzad A. Kherani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>