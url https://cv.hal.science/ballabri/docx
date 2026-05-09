--- v0 (2026-04-17)
+++ v1 (2026-05-09)
@@ -894,265 +894,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis Of Binary Code With Memory Indirections Using Polyhedra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A WCET-aware cache coloring technique for reducing interference in real-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ballabriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lipari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordy Ruiz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMCAI'19 - International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939659v1</w:t>
+                <w:t xml:space="preserve">hal-02359983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WCET-aware cache coloring technique for reducing interference in real-time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Analysis Of Binary Code With Memory Indirections Using Polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ballabriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bouquillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Ballabriga</w:t>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lipari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VMCAI'19 - International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Cascais, Portugal. pp.114-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359983v1</w:t>
+                <w:t xml:space="preserve">hal-01939659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-sensitive Parametric WCET Analysis</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433439v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Grebant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballabriga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00399-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerjee Abhijeet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Lee Kee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roychoudhury Abhik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2017.2689012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575757.3593655" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2015.55" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kee Chong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuan Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Roychoudhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2013.21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sainrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16256-5_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bourgade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433439v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Grebant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballabriga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00399-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerjee Abhijeet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Lee Kee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roychoudhury Abhik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2017.2689012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575757.3593655" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2015.55" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kee Chong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuan Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Roychoudhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2013.21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sainrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16256-5_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bourgade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>