--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1832,295 +1832,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of index systems for rating water quality in intermittent rivers</w:t>
+                <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+                <w:t xml:space="preserve">Douglas Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Raïs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+                <w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-017-6396-2⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.154--167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873726v1</w:t>
+                <w:t xml:space="preserve">hal-01826710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of index systems for rating water quality in intermittent rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Couet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
+                <w:t xml:space="preserve">Naoual Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 196, pp.154--167. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-017-6396-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826710v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
               </w:r>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of butyltin compounds in the sediment pore waters of a contaminated marina (Port Camargue, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability of organotins in an intermittent Mediterranean river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,441 +3822,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fouilland</w:t>
+                <w:t xml:space="preserve">Eric E. Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Le Floc'H</w:t>
+                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.2229 - 2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903339v1</w:t>
+                <w:t xml:space="preserve">hal-01903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Delalonde</w:t>
+                <w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Rondet</w:t>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
+                <w:t xml:space="preserve">Ludivine Seree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903349v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Seree</w:t>
+                <w:t xml:space="preserve">A. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pardon</w:t>
+                <w:t xml:space="preserve">M. Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.192 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963355v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of riverbed sediments by hazardous substances in the Mediterranean context: Influence of hydrological conditions</w:t>
               </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river sediments in contamination storage downstream of a waste water treatment plant in low flow conditions: Organotins, faecal indicator bacteria and nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,354 +5316,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-yield synthesis of milligram amounts of isotopically enriched methylmercury(CH3198HgCl)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Mester</w:t>
+                <w:t xml:space="preserve">Organotin survey in the Adour-Garonne basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.572⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (4), pp.933-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903308v1</w:t>
+                <w:t xml:space="preserve">hal-01561328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotin survey in the Adour-Garonne basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
+                <w:t xml:space="preserve">High-yield synthesis of milligram amounts of isotopically enriched methylmercury(CH3198HgCl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38 (4), pp.933-946. </w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (2), pp.57 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aoc.572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561328v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of γ-sterilization on butyltin homogeneity and content in sediments: a GC–ICP–MS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Willie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5752,77 +5752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (11), pp.1506 - 1510. </w:t>
@@ -5886,77 +5886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74 (21), pp.5606 - 5613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6877,286 +6877,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039957v1</w:t>
+                <w:t xml:space="preserve">hal-04652127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy (IBE) of the National Council Research (CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2022, Livourne, Italy. pp.416-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652127v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du Golfe d'Aigues-Mortes de Pérols à Port-Camargue : état de la qualité des eaux et impact des activités de dragages - PORGAM</w:t>
               </w:r>
@@ -7181,51 +7181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7293,51 +7293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,450 +7516,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oula Amrouni</w:t>
+                <w:t xml:space="preserve">Sources et transfert de contaminants dans un écosystème portuaire : cas du port de plaisance de Port-Camargue (PORT-TRACONS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Mahe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404493v1</w:t>
+                <w:t xml:space="preserve">hal-04651605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Dynamics of Microbiological and Chemical Contaminants in an Urban Catchment in South of France: From Field Data Collection to Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Rio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+                <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling (UDM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047712v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et transfert de contaminants dans un écosystème portuaire : cas du port de plaisance de Port-Camargue (PORT-TRACONS)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the Dynamics of Microbiological and Chemical Contaminants in an Urban Catchment in South of France: From Field Data Collection to Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling (UDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA); International Association for Hydro-Environment Engineering and Research (IAHR); Environmental &amp; Water Resources Institute (EWRI); International Environmental Modelling &amp; Software Society (IEMSS); Università degli Studi di Palermo, Sep 2018, Palerme, Italy. pp.682-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651605v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-Lez - Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8001,90 +8001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D636A23"/>
+    <w:nsid w:val="8A288BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10284,51 +10284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E5EE5EC"/>
+    <w:nsid w:val="266B77C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10518,51 +10518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bancon-montigny-chrystelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0734-7130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078676177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1198326/bancon-montigny/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.104073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.08.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPH9S6M2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-008-0160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colombini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Mester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2003.11.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQ35KMC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sturgeon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Colombini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.572" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WW03D4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-617QGLTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1854-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F8F7J1G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Maxwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207944E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0258002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGFZ49LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00238-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJS9KLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aguerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908322G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00595-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GWTWNBN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A903196K" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WHM99Z82-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lass&#226;ad Chouba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01575-6_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ga&#226;loul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_490" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bancon-montigny-chrystelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0734-7130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078676177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1198326/bancon-montigny/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.104073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.08.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPH9S6M2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-008-0160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colombini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Mester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2003.11.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQ35KMC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-617QGLTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sturgeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Colombini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.572" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WW03D4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1854-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F8F7J1G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Maxwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207944E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0258002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGFZ49LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00238-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJS9KLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aguerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908322G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00595-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GWTWNBN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A903196K" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WHM99Z82-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lass&#226;ad Chouba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01575-6_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ga&#226;loul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_490" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>