--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1832,295 +1832,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
+                <w:t xml:space="preserve">Comparison of index systems for rating water quality in intermittent rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Couet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t>
+                <w:t xml:space="preserve">Naoual Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-017-6396-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826710v1</w:t>
+                <w:t xml:space="preserve">hal-01873726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of index systems for rating water quality in intermittent rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Salles</w:t>
+                <w:t xml:space="preserve">Douglas Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Raïs</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+                <w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 190 (2), </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.154--167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-017-6396-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873726v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
               </w:r>
@@ -2368,455 +2368,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Organotins’ fate in lagoon sewage system: dealkylation and sludge sorption/desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiwari Ophithakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thunwadee Tachapattaworakul Suksaroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.01.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (22), pp.22832 - 22842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7396-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903373v1</w:t>
+                <w:t xml:space="preserve">hal-01903381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal of butyltin compounds in a waste stabilisation pond of a domestic waste water treatment plant of a rural French town</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sabah</w:t>
+                <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144, pp.2497 - 2506. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.242 - 249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903370v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotins’ fate in lagoon sewage system: dealkylation and sludge sorption/desorption</w:t>
+                <w:t xml:space="preserve">Occurrence and removal of butyltin compounds in a waste stabilisation pond of a domestic waste water treatment plant of a rural French town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiwari Ophithakorn</w:t>
+                <w:t xml:space="preserve">A. Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakr Sabah</w:t>
+                <w:t xml:space="preserve">C. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Delalonde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thunwadee Tachapattaworakul Suksaroj</w:t>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (22), pp.22832 - 22842. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.2497 - 2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7396-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903381v1</w:t>
+                <w:t xml:space="preserve">hal-01903370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of butyltin compounds in the sediment pore waters of a contaminated marina (Port Camargue, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability of organotins in an intermittent Mediterranean river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,441 +3822,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
+                <w:t xml:space="preserve">M. Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.192 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903349v1</w:t>
+                <w:t xml:space="preserve">hal-01903339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bellet</w:t>
+                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+                <w:t xml:space="preserve">Eric E. Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Seree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pardon</w:t>
+                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.2229 - 2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963355v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fouilland</w:t>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Ludivine Seree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Le Floc'H</w:t>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903339v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of riverbed sediments by hazardous substances in the Mediterranean context: Influence of hydrological conditions</w:t>
               </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river sediments in contamination storage downstream of a waste water treatment plant in low flow conditions: Organotins, faecal indicator bacteria and nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,286 +6877,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy (IBE) of the National Council Research (CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2022, Livourne, Italy. pp.416-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652127v1</w:t>
+                <w:t xml:space="preserve">hal-04039957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039957v1</w:t>
+                <w:t xml:space="preserve">hal-04652127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du Golfe d'Aigues-Mortes de Pérols à Port-Camargue : état de la qualité des eaux et impact des activités de dragages - PORGAM</w:t>
               </w:r>
@@ -7181,51 +7181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7293,51 +7293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,256 +7382,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Size Distribution and Enrichment Evaluation of Trace Metals in the Mediterranean Harbor Lagoon (Kalaât Andalous, Tunisa)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Ben Mustapha</w:t>
+                <w:t xml:space="preserve">Sources et transfert de contaminants dans un écosystème portuaire : cas du port de plaisance de Port-Camargue (PORT-TRACONS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassâad Chouba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petrogenesis and Exploration of the Earth’s Interior: Proceedings of the 1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878016v1</w:t>
+                <w:t xml:space="preserve">hal-04651605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et transfert de contaminants dans un écosystème portuaire : cas du port de plaisance de Port-Camargue (PORT-TRACONS)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grain Size Distribution and Enrichment Evaluation of Trace Metals in the Mediterranean Harbor Lagoon (Kalaât Andalous, Tunisa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Khsiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassâad Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petrogenesis and Exploration of the Earth’s Interior: Proceedings of the 1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arabian Journal of Geosciences, Nov 2018, Hammamet, Tunisia. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01575-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651605v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
               </w:r>
@@ -7768,51 +7768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,51 +7876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-Lez - Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A288BD5"/>
+    <w:nsid w:val="B7C48F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10284,51 +10284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="266B77C1"/>
+    <w:nsid w:val="3715FDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10518,51 +10518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bancon-montigny-chrystelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0734-7130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078676177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1198326/bancon-montigny/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.104073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.08.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPH9S6M2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-008-0160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colombini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Mester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2003.11.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQ35KMC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-617QGLTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sturgeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Colombini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.572" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WW03D4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1854-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F8F7J1G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Maxwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207944E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0258002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGFZ49LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00238-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJS9KLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aguerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908322G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00595-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GWTWNBN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A903196K" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WHM99Z82-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lass&#226;ad Chouba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01575-6_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ga&#226;loul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_490" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bancon-montigny-chrystelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0734-7130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078676177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1198326/bancon-montigny/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.104073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.08.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPH9S6M2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-008-0160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colombini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Mester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2003.11.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQ35KMC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-617QGLTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sturgeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Colombini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.572" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WW03D4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1854-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F8F7J1G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Maxwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207944E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0258002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGFZ49LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00238-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJS9KLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aguerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908322G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00595-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GWTWNBN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A903196K" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WHM99Z82-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878016v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lass&#226;ad Chouba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01575-6_24" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ga&#226;loul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_490" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>