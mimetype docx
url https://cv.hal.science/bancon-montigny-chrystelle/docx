--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2368,425 +2368,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotins’ fate in lagoon sewage system: dealkylation and sludge sorption/desorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Delalonde</w:t>
+                <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7396-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.242 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903381v1</w:t>
+                <w:t xml:space="preserve">hal-01903373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Occurrence and removal of butyltin compounds in a waste stabilisation pond of a domestic waste water treatment plant of a rural French town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.242 - 249. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.2497 - 2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903373v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal of butyltin compounds in a waste stabilisation pond of a domestic waste water treatment plant of a rural French town</w:t>
+                <w:t xml:space="preserve">Organotins’ fate in lagoon sewage system: dealkylation and sludge sorption/desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sabah</w:t>
+                <w:t xml:space="preserve">Thiwari Ophithakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delpoux</w:t>
+                <w:t xml:space="preserve">Thunwadee Tachapattaworakul Suksaroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144, pp.2497 - 2506. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (22), pp.22832 - 22842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7396-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903370v1</w:t>
+                <w:t xml:space="preserve">hal-01903381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of butyltin compounds in the sediment pore waters of a contaminated marina (Port Camargue, South of France)</w:t>
               </w:r>
@@ -3956,307 +3956,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Rondet</w:t>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Seree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903349v1</w:t>
+                <w:t xml:space="preserve">ineris-00963355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Seree</w:t>
+                <w:t xml:space="preserve">Eric E. Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pardon</w:t>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.2229 - 2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963355v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of riverbed sediments by hazardous substances in the Mediterranean context: Influence of hydrological conditions</w:t>
               </w:r>
@@ -5316,354 +5316,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotin survey in the Adour-Garonne basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
+                <w:t xml:space="preserve">High-yield synthesis of milligram amounts of isotopically enriched methylmercury(CH3198HgCl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.038⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (2), pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561328v1</w:t>
+                <w:t xml:space="preserve">hal-01903308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-yield synthesis of milligram amounts of isotopically enriched methylmercury(CH3198HgCl)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Mester</w:t>
+                <w:t xml:space="preserve">Organotin survey in the Adour-Garonne basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18 (2), pp.57 - 64. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (4), pp.933-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903308v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of γ-sterilization on butyltin homogeneity and content in sediments: a GC–ICP–MS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Willie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5752,77 +5752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (11), pp.1506 - 1510. </w:t>
@@ -5886,77 +5886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74 (21), pp.5606 - 5613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7382,515 +7382,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et transfert de contaminants dans un écosystème portuaire : cas du port de plaisance de Port-Camargue (PORT-TRACONS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">Grain Size Distribution and Enrichment Evaluation of Trace Metals in the Mediterranean Harbor Lagoon (Kalaât Andalous, Tunisa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Khsiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lassâad Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petrogenesis and Exploration of the Earth’s Interior: Proceedings of the 1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arabian Journal of Geosciences, Nov 2018, Hammamet, Tunisia. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01575-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651605v1</w:t>
+                <w:t xml:space="preserve">hal-04878016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Size Distribution and Enrichment Evaluation of Trace Metals in the Mediterranean Harbor Lagoon (Kalaât Andalous, Tunisa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lassâad Chouba</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petrogenesis and Exploration of the Earth’s Interior: Proceedings of the 1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878016v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Dynamics of Microbiological and Chemical Contaminants in an Urban Catchment in South of France: From Field Data Collection to Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Hattour</w:t>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling (UDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA); International Association for Hydro-Environment Engineering and Research (IAHR); Environmental &amp; Water Resources Institute (EWRI); International Environmental Modelling &amp; Software Society (IEMSS); Università degli Studi di Palermo, Sep 2018, Palerme, Italy. pp.682-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404493v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Dynamics of Microbiological and Chemical Contaminants in an Urban Catchment in South of France: From Field Data Collection to Modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources et transfert de contaminants dans un écosystème portuaire : cas du port de plaisance de Port-Camargue (PORT-TRACONS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling (UDM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047712v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-Lez - Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
               </w:r>
@@ -7915,51 +7915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8040,51 +8040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7C48F82"/>
+    <w:nsid w:val="5ED2E1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10284,51 +10284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3715FDE5"/>
+    <w:nsid w:val="67733E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10518,51 +10518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bancon-montigny-chrystelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0734-7130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078676177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1198326/bancon-montigny/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.104073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.08.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPH9S6M2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-008-0160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colombini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Mester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2003.11.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQ35KMC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-617QGLTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sturgeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Colombini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.572" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WW03D4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1854-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F8F7J1G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Maxwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207944E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0258002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGFZ49LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00238-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJS9KLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aguerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908322G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00595-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GWTWNBN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A903196K" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WHM99Z82-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878016v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lass&#226;ad Chouba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01575-6_24" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ga&#226;loul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_490" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bancon-montigny-chrystelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0734-7130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078676177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1198326/bancon-montigny/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.104073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.08.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPH9S6M2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-008-0160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colombini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Mester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2003.11.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQ35KMC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sturgeon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Colombini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.572" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WW03D4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-617QGLTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1854-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F8F7J1G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Maxwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207944E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0258002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGFZ49LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00238-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJS9KLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aguerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908322G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bancon-Montigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00595-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GWTWNBN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A903196K" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WHM99Z82-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lass&#226;ad Chouba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01575-6_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ga&#226;loul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_490" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>