--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -100,260 +100,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t>
+                <w:t xml:space="preserve">De la difficulté de déployer une stratégie de prévention. Le cas de la lutte contre la rubéole en France dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (11), pp.925-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382995v1</w:t>
+                <w:t xml:space="preserve">halshs-05413602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté de déployer une stratégie de prévention. Le cas de la lutte contre la rubéole en France dans les années 1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05413602v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la prophylaxie de la rubéole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des sciences médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 6, pp.525-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -378,51 +378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Débarrasser la France de la poliomyélite ». Informer et vacciner contre la maladie dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.145-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -456,51 +456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilising through vaccination: the case of polio in France (1950–60s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Victoria Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -560,51 +560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polio Vaccine Struggles: FAIR and the Failed Reintroduction of Inactivated Polio Vaccine, 1975–1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,51 +664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metascience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -736,135 +736,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine development as a ‘doable problem’: The case of the meningococcal A vaccines 1962–1969</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vaccine Development and Collaborations: Lessons from the History of the Meningococcal A Vaccine (1969–73)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.7-14. </w:t>
+              <w:t xml:space="preserve">Medical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.435-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.shpsc.2019.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/mdh.2019.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970418v1</w:t>
+                <w:t xml:space="preserve">halshs-02281638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting an Emergency: The Vaccination Campaign Against Meningitis in Brazil (1974–1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social History of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -892,135 +892,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02557985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine Development and Collaborations: Lessons from the History of the Meningococcal A Vaccine (1969–73)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vaccine development as a ‘doable problem’: The case of the meningococcal A vaccines 1962–1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (4), pp.435-453. </w:t>
+              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/mdh.2019.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.shpsc.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02281638v1</w:t>
+                <w:t xml:space="preserve">halshs-01970418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du vaccin contre la méningite à méningocoques A (1963-1973), une entreprise collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feuillets de biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 338, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1077,51 +1077,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la rubéole en France : quelle(s) histoire(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'histoire des maladies infectieuses en santé : intérêts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès du Collège des humanités médicales (COLHUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1215,77 +1215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1323,51 +1323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel de las relaciones de Sabin con médicos y científicos franceses en la introducción de la vacuna oral contra la poliomielitis en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Victoria Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Isabel Porras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,51 +1405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the visibility of a disease: The case of poliomyelitis in France (1950s-1960s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAHMH 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1474,51 +1474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du vaccin polio oral en France : intérêts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d'Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1543,51 +1543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘It’s your congress!’: Relationships between Albert Sabin and the Institut Mérieux concerning the production of OPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Isabel Porras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1619,303 +1619,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polio control strategies and policies in France (1955-1968)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">‘Small numbers, little interest’: Mobilise through vaccination, the case of polio in France (1950-60s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María-Isabel Porras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Meeting of the European Association for the History of Medicine and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Online Workshop "What was Epidemiology? New Perspectives on the History of an Undisciplined Field", Organised by TER at University of Edinburgh, Lukas Engelmann, ERC Grant # 947872</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03340282v1</w:t>
+                <w:t xml:space="preserve">halshs-03261739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Small numbers, little interest’: Mobilise through vaccination, the case of polio in France (1950-60s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le dilemme vaccinal : de la prévention aux effets indésirables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Workshop "What was Epidemiology? New Perspectives on the History of an Undisciplined Field", Organised by TER at University of Edinburgh, Lukas Engelmann, ERC Grant # 947872</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">7e Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03261739v1</w:t>
+                <w:t xml:space="preserve">halshs-03205588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dilemme vaccinal : de la prévention aux effets indésirables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polio control strategies and policies in France (1955-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Victoria Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Isabel Porras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biennial Meeting of the European Association for the History of Medicine and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03205588v1</w:t>
+                <w:t xml:space="preserve">halshs-03340282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,264 +1934,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting an emergency: the vaccination campaign against meningitis in Brazil (1974-75)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Teaching politics of vaccination in medical school: A French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for the History of Medicine and Health 2019 Biennial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">International workshop Vaccines and Vaccination: Old and New Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02281269v1</w:t>
+                <w:t xml:space="preserve">halshs-02307836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching politics of vaccination in medical school: A French experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Séquences d'enseignement sur les vaccins et la vaccination : partage d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Vaccines and Vaccination: Old and New Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ciudad Real, Spain</w:t>
+              <w:t xml:space="preserve">8e congrès du Collège des Humanités Médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02307836v1</w:t>
+                <w:t xml:space="preserve">hal-02171937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquences d'enseignement sur les vaccins et la vaccination : partage d'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confronting an emergency: the vaccination campaign against meningitis in Brazil (1974-75)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès du Collège des Humanités Médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association for the History of Medicine and Health 2019 Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171937v1</w:t>
+                <w:t xml:space="preserve">halshs-02281269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine development and collaborations: lessons from the history of the meningococcal A vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of HSTM Network of Ireland, in association with the RDS Library and Archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a vaccine work? The case of the different meningococcal A vaccines (1963-69)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop Vaccines: Values, past and present at Uppsala University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vaccin antiméningococcique : une histoire de collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The collaborations behind the meningococcal vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Society for the History of Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization and States: The Politics of Making Vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Blume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003130345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2571,77 +2571,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-117, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2679,51 +2679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Blume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunization and States: The Politics of Making Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.1-19, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2783,177 +2783,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821876v1</w:t>
+                <w:t xml:space="preserve">hal-03821878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821878v1</w:t>
+                <w:t xml:space="preserve">hal-03821876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2971,51 +2971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du développement, de la production, et de l'utilisation du vaccin contre la méningite A (1963-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Lyon, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE1236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3211,51 +3211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Caballero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Isabel Porras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2022.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendriks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Blume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkab072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00662-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2019.01.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkz120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2019.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05032578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003130345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003130345-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Caballero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Isabel Porras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2022.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendriks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Blume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkab072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00662-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2019.43" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkz120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2019.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05032578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003130345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003130345-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>