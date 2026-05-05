--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -250,222 +250,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-slow analysis of passive mitigation of self-sustained oscillations by means of a bistable nonlinear energy sink</w:t>
+                <w:t xml:space="preserve">Predicting transient dynamics in a model of reed musical instrument with slowly time-varying control parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134063⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (7), pp.073146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0190512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280444v2</w:t>
+                <w:t xml:space="preserve">hal-04378556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting transient dynamics in a model of reed musical instrument with slowly time-varying control parameter</w:t>
+                <w:t xml:space="preserve">Fast-slow analysis of passive mitigation of self-sustained oscillations by means of a bistable nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (7), pp.073146. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0190512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378556v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stochastic forcing on the dynamic behavior of a self-sustained oscillator coupled to a non-linear energy sink</w:t>
               </w:r>
@@ -523,222 +523,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical prediction of delayed Hopf bifurcations in a simplified stochastic model of reed musical instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust optimization of nonlinear energy sinks used for mitigation of friction-induced limit cycle oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Snoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-07104-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.104529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215274v4</w:t>
+                <w:t xml:space="preserve">hal-03537619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization of nonlinear energy sinks used for mitigation of friction-induced limit cycle oscillations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical prediction of delayed Hopf bifurcations in a simplified stochastic model of reed musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93, pp.104529. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (4), pp.3291--3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-07104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537619v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215274v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling law for the slow flow of an unstable mechanical system coupled to a nonlinear energy sink</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.105623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,77 +906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Snoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.103917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode coupling instability mitigation in friction systems by means of nonlinear energy sinks: Numerical highlighting and local stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,217 +2323,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouabilité des régimes sonores dans un modèle minimal d’instrument à anche : influence des transitoires d’attaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la dynamique des paramètres de contrôle et phénomène de basculement dans un modèle simple d’instrument à anche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergez</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365746v1</w:t>
+                <w:t xml:space="preserve">hal-05049918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la dynamique des paramètres de contrôle et phénomène de basculement dans un modèle simple d’instrument à anche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jouabilité des régimes sonores dans un modèle minimal d’instrument à anche : influence des transitoires d’attaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergez​</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049918v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la stabilité locale à la stabilité globale : application à un modèle simple d'instrument à anche</w:t>
               </w:r>
@@ -2608,286 +2608,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction théorique du retard à la bifurcation dans un modèle simplifié d’instrument à anche soumis à un bruit blanc</w:t>
+                <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848174v1</w:t>
+                <w:t xml:space="preserve">hal-03748113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
+                <w:t xml:space="preserve">Prédiction théorique du retard à la bifurcation dans un modèle simplifié d’instrument à anche soumis à un bruit blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717719v1</w:t>
+                <w:t xml:space="preserve">hal-03848174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
+                <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748113v1</w:t>
+                <w:t xml:space="preserve">hal-03717719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic instability mitigation by means of nonlinear energy sinks in mechanical systems having one or two unstable modes</w:t>
               </w:r>
@@ -2955,77 +2955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Polynomial Chaos for robust modelling of Nonlinear Energy Sinks used to mitigate dynamic instabilities in braking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Snoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,77 +3050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of nonlinear energy sinks used for dynamic instabilities mitigation of an uncertain friction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Snoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering (ISMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium. pp.3315-3330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Thinh T Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,51 +3348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du bruit de crissement à l'aide d'absorbeurs non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3519,420 +3519,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack transients in clarinet models with different complexity - a comparative view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of helicopter ground resonance by means of passive non-linear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Vergez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Nonlinear Vibrations, Localization and Energy Transfer - NV2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320503v1</w:t>
+                <w:t xml:space="preserve">hal-03208427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack transients in clarinet models with different complexity − a comparative view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the shape of mouth pressure variation on dynamic oscillation threshold of a clarinet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.535-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342885v1</w:t>
+                <w:t xml:space="preserve">hal-01023500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of helicopter ground resonance by means of passive non-linear energy sink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack transients in clarinet models with different complexity − a comparative view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Nonlinear Vibrations, Localization and Energy Transfer - NV2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208427v1</w:t>
+                <w:t xml:space="preserve">hal-01342885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the shape of mouth pressure variation on dynamic oscillation threshold of a clarinet model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack transients in clarinet models with different complexity - a comparative view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.535-540</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023500v2</w:t>
+                <w:t xml:space="preserve">hal-01320503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the dynamic oscillation threshold of a clarinet model: comparison between analytical predictions and simulation results</w:t>
               </w:r>
@@ -4506,51 +4506,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413019v1</w:t>
+                <w:t xml:space="preserve">hal-05413019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4893,51 +4893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Missoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378556v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215274v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07104-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190849v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.05.045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4654-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4438-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091763v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cochelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.10.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2016.3.3.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769274v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Didier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4835755" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719228v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0806-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809293v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0991-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez&#8203;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023500v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01149513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LEMA1035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877550v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Berglund" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zogheib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04459911v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02984385v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Missoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378556v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215274v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07104-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190849v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.05.045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4654-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4438-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091763v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cochelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.10.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2016.3.3.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769274v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Didier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4835755" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719228v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0806-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809293v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0991-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez&#8203;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023500v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01149513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LEMA1035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877550v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413019v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Berglund" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zogheib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04459911v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02984385v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>