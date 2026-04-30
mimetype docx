--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Besse-Patin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-besse-patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6636-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19961198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’éducation, associé au laboratoire Experice, et actuellement chargé d'études au sein de l'équipe ONOP-G du GRIP (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à l’université Toulouse Jean-Jaurès et chargé d'enseignement à l'IUT de Figeac.Membre du bureau du réseau thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (CR31) au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AECSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le jeu, ses usages et ses formes et, plus largement, aux loisirs des enfants et des jeunes, leurs pratiques et leurs différenciations sociales, dans ou hors le cadre familial. Ils s'intéressent également à l'encadrement de ceux-ci en lien avec le travail des animatrices et des animateurs au sein du travail social. Il s'agit notamment d'interroger les pratiques de loisir ainsi que les formes de l'éducation et les apprentissages associés dans des situations peu ou pas formalisées. À plusieurs égards, mes travaux contribuent à une sociologie du travail éducatif, et donc de l'éducation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thèse (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) est le prolongement d'un master 2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à finalité recherche en sciences du jeu qui s’intéressait déjà au jeu des enfants et ceux des animatrices et des animateurs au sein des accueils collectifs de mineurs. Elle étudie les processus et les modalités de formalisation éducative des jeux et du loisir des enfants par l'intermédiaire du travail éducatif réalisé par les animatrices, en situation ainsi qu'au niveau de l'organisation de l'institution.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suite à la thèse, les objets se sont étendus à des pratiques professionnelles proches tel le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">playwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Royaume-Uni (voir le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou les travaux autour de la boîte à jouer), les ludothèques ainsi que les classes de découvertes (voir </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASMER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore &amp;quot;historiques&amp;quot; avec les terrains d'aventure (voir </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPLA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Dernièrement, il s'agissait d'explorer le loisir du point de vue des enfants (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore dans le cadre d'une enquête pour l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la prise en compte des points de vue des enfants dans le cadre des ACM.Actuellement, je participe à une enquête sur l'animation jeunesse en Haute-Garonne en collaboration avec le collectif jeunesse 31 (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire, donner ou prendre place ? De la jouabilité des villes en Europe méridionale et sur le pourtour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolaire, non scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 587, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 119, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation, des évidences en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accueils de loisirs vus par les enfants : une désaffection annoncée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans les villes pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation : variété et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Utsa Mukherjee, Race, Class, Parenting and Children’s Leisure, Bristol University Press, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04652455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du « face-à-face pédagogique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La relation éducative dans les professions adressées à autrui, 12 (HS), pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dehors, c’est apprendre la coopération plus que l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cambourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Faire école dehors ?, 119, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How play becomes educational: case study in an out-of-school club in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.376-392. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457823.2023.2252951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ? Propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 587, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les scènes de l'enquête depuis les territoires des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enquêter avec les enfants et les adolescent·e·s, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Les nouvelles formes du travail scolaire. Montpellier : PUM, 2022, 268 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'intéressement des animatrices socioculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.159-175. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1556y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Guillaume Sabin & GPAS. La joie du dehors. Essai de pédagogie sociale. Montreuil : Libertalia, 2019, 283 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.543.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANCHEZ Éric & ROMERO Margarida. Apprendre en jouant. Paris : Retz, 2020, 141 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151-152. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure de Belle-Beille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klo Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUD volumes critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer et jouer : rencontres et confusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Martine Court. Sociologie des enfants. Paris : La Découverte, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.511.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation populaire au tournant du XXIe siècle, par Francis Lebon et Emmanuel de Lescure (dir.), Éditions du Croquant, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.121-124. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i13.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir et éducation. La formalisation éducative des jeux dans un accueil périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477531v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensions. David, R. & Oblin, N. (2017). Jouer le monde : critique de l’assimilation du sport au jeu. Paris, Le Bord de l’eau, coll. « Altérité critique Sport », 80 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.119-121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.120.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losing the 'monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Playwork Practice (JPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/205316215X14454218885771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de William Andy Corsaro, The Sociology of Childhood, SAGE, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Anne Barrère et François Mairesse (dir.), L'inclusion sociale. Les enjeux de la culture et de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Héloïse Durler, L'autonomie obligatoire. Sociologie du gouvernement de soi à l'école, Presses universitaires de Rennes, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans la professionnalisation de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i6.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02229493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas Palluau, La fabrique des pédagogues – Encadrer les colonies de vacances 1919-1939, Presses universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanique Mael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le social en fabrique. pp.186, 2015, Pédagogie de la liberté, Jean-Marie Bataille, 978-2-37443-000-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les enfants ne savent plus jouer ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-124, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'animation, maintenant c'est que des activités de conso' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fini de jouer ! » Contre l’urbanisation de l’enfance : aux origines des terrains d’aventure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bachelart; Laurent Besse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation nature et environnement 1970-1990. Mouvement de jeunes, trajectoires de militants, émergences associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes, 978-2-86000-395-7. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15c68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier des données recueillies par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mener des entretiens de recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Sciences Humaines, pp.142-148, 2025, 978-2-7101-4789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tensions entre militantisme et recherche en pédagogie : l’exemple de l’éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel; Laurent Lescouarch; Véronique Bordes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et engagements militants. Vers une tierce approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires du Midi, pp.183-198, 2019, (Questions d’éducation), 978-2-8107-0643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de pédagogie que de garderie ? » La scolarisation tacite du « loisir éducatif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrières sociales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-244, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans la « communauté » de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.46-64, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enfants s'engagent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.115-134, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'autre rôle. Genre et jouabilité en centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fabrique des garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.221-236, 2014, Loisirs, sport, culture, 978-2-85892-434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, le jeu des représentations et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Greffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation : espaces de pratiques et de représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-260, 2011, 978-2-296-54740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le festival des colos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des colos, May 2025, Saint-lizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue des enfants sur les ACM : évolutions et prise en compte par le monde de l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation : actualité des pratiques professionnelles et regards des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la jeunesse, du sport, de la vie associative et de l'éducation populaire, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to approach the diversity of children’s leisure: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Health and Wellbeing Across the Lifecourse; Education, Identities and Society, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires des loisirs des enfants : de la chambre au « dehors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs, espaces et territoires de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire, Expérience, Ressources Culturelles, Education, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des loisirs des enfants : territoire de leur autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La corvée cuisine, c’est énervant de la faire !». Le loisir face au quotidien des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation entre éducation et récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques de l’éducation populaire : histoires et actualités d’un projet politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; LIRDEF, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périscolaire : forme récréative et forme éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques des temps périscolaires du mercredi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages de la jouabilité. Du centre de loisirs vers d’autres contextes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux enfants ? Transformations des dispositifs de jeux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELEMMe, Feb 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des points de vue des enfants sur les ACM depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séjours et les accueils de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais tu as quel âge ? » Crise de l’animation ou crise de la juvénilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains d'aventure comme expérience d'une nature urbanisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’animation nature à l’éducation à l’environnement. France, 1970-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAJEP; FONJEP, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part relationnelle cachée dans le travail d’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle professionnelle : acteurs et enjeux contemporains, pour quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAT, Jan 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side by Side : Another Way of Working with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARS Playwork Conference. The Pro-child Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côtoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation : le travail de la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’International Play Association, une histoire française interrompue (1961 à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La Boîte à Jouer pour des cours d’aventure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives. Colloque International.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer pour des cours d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser des dispositifs qui s’adressent à tous et qui aient comme objectifs la réussite éducative de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée sur l'enfance au quotidien - Enfants et jeunes dans les espaces extérieurs naturels : quelles socialisations, quelles éducations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJAID; CIRNEF; Pôle FETE de la MRSH de Caen, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désaffection pour les « colos » du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les colonies de vacances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages (éducatifs) du jeu dans l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur l’éducation populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRREP, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement d'espace et de supports matériels de jeu : cadre(s) et affordance(s) pour le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques de la jouabilité. Les cas d’une aire de jeux et d’un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face-à-face au côte-à-côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et enjeux des territoires pour l’animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXème Colloque du Réseau International de l’Animation (RIA), Nov 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intimité réduite. Le cas des séjours de vacances et des centres de loisirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé /social aux frontières de l'intime : la place de l'intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe colloque du Réseau Européen de Formation Universitaire en Travail Social (REFUTS), Jun 2019, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une frontière arrangée entre les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu en famille et en ludothèque : mise en perspective d’observations filmées et ethnographiques du jeu parent-enfant et entre enfants en ludothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Play without Toys? A Playwork Experimentation in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playwork à l'anglaise, animation à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu et enjeux pour l'animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer, un terrain et un cadre d'expériences ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières dans les coulisses de l'organisation d'un séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de Courcelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01324213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vulnérable travail d’intéressement des animatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Doctoral International de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Oct 2016, Nantes, France. pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participations en colo dans la communauté de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s), Engagement(s), Association(s) et Participation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Figeac, Jun 2015, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) des définitions du jeu dans l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu dans l’Histoire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BAFA, une ingénierie de la conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pourquoi que les colos elles sont encore comme ça ?&amp;quot; Un dispositif bien sous tous rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dheilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02176381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique radicale des impensés de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile prise en compte du point de vue des enfants ou les limites de l’organisation des ACM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la jeunesse et de l'éducation populaire. 2025, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loisir du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Paris Nord. 2023, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 13 - Sorbonne Paris Cité. 2020, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative du fonctionnement pédagogique d'un dispositif d'animation périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Vari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte pour jouer : pratiques et discours autour d’objets recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 13 - Sorbonne Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des séparations aux rencontres en camps et colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Ville, de la jeunesse et des sports (France). 2016, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation. Ethnographie des formalisations éducatives du loisir des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Paris Cité, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019USPCD051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux n’est pas jouer » : le jeu des enfants et les animateurs dans un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neva L. Boyd et les prémices américaines de l’animation du jeu des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit tour d'induction analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements entre les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Besse-Patin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-besse-patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6636-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19961198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’éducation, associé au laboratoire Experice, et actuellement chargé d'études au sein de l'équipe ONOP-G du GRIP (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à l’université Toulouse Jean-Jaurès et chargé d'enseignement à l'IUT de Figeac.Membre du bureau du réseau thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (CR31) au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AECSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le jeu, ses usages et ses formes et, plus largement, aux loisirs des enfants et des jeunes, leurs pratiques et leurs différenciations sociales, dans ou hors le cadre familial. Ils s'intéressent également à l'encadrement de ceux-ci en lien avec le travail des animatrices et des animateurs au sein du travail social. Il s'agit notamment d'interroger les pratiques de loisir ainsi que les formes de l'éducation et les apprentissages associés dans des situations peu ou pas formalisées. À plusieurs égards, mes travaux contribuent à une sociologie du travail éducatif, et donc de l'éducation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thèse (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) est le prolongement d'un master 2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à finalité recherche en sciences du jeu qui s’intéressait déjà au jeu des enfants et ceux des animatrices et des animateurs au sein des accueils collectifs de mineurs. Elle étudie les processus et les modalités de formalisation éducative des jeux et du loisir des enfants par l'intermédiaire du travail éducatif réalisé par les animatrices, en situation ainsi qu'au niveau de l'organisation de l'institution.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suite à la thèse, les objets se sont étendus à des pratiques professionnelles proches tel le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">playwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Royaume-Uni (voir le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou les travaux autour de la boîte à jouer), les ludothèques ainsi que les classes de découvertes (voir </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASMER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore &amp;quot;historiques&amp;quot; avec les terrains d'aventure (voir </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPLA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Dernièrement, il s'agissait d'explorer le loisir du point de vue des enfants (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore dans le cadre d'une enquête pour l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la prise en compte des points de vue des enfants dans le cadre des ACM.Actuellement, je participe à une enquête sur l'animation jeunesse en Haute-Garonne en collaboration avec le collectif jeunesse 31 (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire, donner ou prendre place ? De la jouabilité des villes en Europe méridionale et sur le pourtour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolaire, non scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 587, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 119, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation, des évidences en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accueils de loisirs vus par les enfants : une désaffection annoncée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans les villes pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation : variété et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Utsa Mukherjee, Race, Class, Parenting and Children’s Leisure, Bristol University Press, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04652455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du « face-à-face pédagogique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La relation éducative dans les professions adressées à autrui, 12 (HS), pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dehors, c’est apprendre la coopération plus que l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cambourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Faire école dehors ?, 119, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How play becomes educational: case study in an out-of-school club in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.376-392. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457823.2023.2252951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ? Propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 587, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les scènes de l'enquête depuis les territoires des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enquêter avec les enfants et les adolescent·e·s, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Les nouvelles formes du travail scolaire. Montpellier : PUM, 2022, 268 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'intéressement des animatrices socioculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.159-175. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1556y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Guillaume Sabin & GPAS. La joie du dehors. Essai de pédagogie sociale. Montreuil : Libertalia, 2019, 283 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.543.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANCHEZ Éric & ROMERO Margarida. Apprendre en jouant. Paris : Retz, 2020, 141 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151-152. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure de Belle-Beille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klo Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUD volumes critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer et jouer : rencontres et confusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Martine Court. Sociologie des enfants. Paris : La Découverte, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.511.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation populaire au tournant du XXIe siècle, par Francis Lebon et Emmanuel de Lescure (dir.), Éditions du Croquant, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.121-124. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i13.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir et éducation. La formalisation éducative des jeux dans un accueil périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477531v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensions. David, R. & Oblin, N. (2017). Jouer le monde : critique de l’assimilation du sport au jeu. Paris, Le Bord de l’eau, coll. « Altérité critique Sport », 80 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.119-121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.120.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losing the 'monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Playwork Practice (JPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/205316215X14454218885771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de William Andy Corsaro, The Sociology of Childhood, SAGE, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Anne Barrère et François Mairesse (dir.), L'inclusion sociale. Les enjeux de la culture et de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Héloïse Durler, L'autonomie obligatoire. Sociologie du gouvernement de soi à l'école, Presses universitaires de Rennes, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans la professionnalisation de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i6.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02229493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas Palluau, La fabrique des pédagogues – Encadrer les colonies de vacances 1919-1939, Presses universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanique Mael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le social en fabrique. pp.186, 2015, Pédagogie de la liberté, Jean-Marie Bataille, 978-2-37443-000-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les enfants ne savent plus jouer ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-124, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'animation, maintenant c'est que des activités de conso' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fini de jouer ! » Contre l’urbanisation de l’enfance : aux origines des terrains d’aventure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bachelart; Laurent Besse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation nature et environnement 1970-1990. Mouvement de jeunes, trajectoires de militants, émergences associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes, 978-2-86000-395-7. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15c68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier des données recueillies par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mener des entretiens de recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Sciences Humaines, pp.142-148, 2025, 978-2-7101-4789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tensions entre militantisme et recherche en pédagogie : l’exemple de l’éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel; Laurent Lescouarch; Véronique Bordes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et engagements militants. Vers une tierce approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires du Midi, pp.183-198, 2019, (Questions d’éducation), 978-2-8107-0643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de pédagogie que de garderie ? » La scolarisation tacite du « loisir éducatif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrières sociales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-244, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans la « communauté » de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.46-64, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enfants s'engagent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.115-134, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'autre rôle. Genre et jouabilité en centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fabrique des garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.221-236, 2014, Loisirs, sport, culture, 978-2-85892-434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, le jeu des représentations et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Greffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation : espaces de pratiques et de représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-260, 2011, 978-2-296-54740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le festival des colos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des colos, May 2025, Saint-lizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue des enfants sur les ACM : évolutions et prise en compte par le monde de l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation : actualité des pratiques professionnelles et regards des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la jeunesse, du sport, de la vie associative et de l'éducation populaire, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to approach the diversity of children’s leisure: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Health and Wellbeing Across the Lifecourse; Education, Identities and Society, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires des loisirs des enfants : de la chambre au « dehors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs, espaces et territoires de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire, Expérience, Ressources Culturelles, Education, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des loisirs des enfants : territoire de leur autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La corvée cuisine, c’est énervant de la faire !». Le loisir face au quotidien des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation entre éducation et récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques de l’éducation populaire : histoires et actualités d’un projet politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; LIRDEF, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périscolaire : forme récréative et forme éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques des temps périscolaires du mercredi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages de la jouabilité. Du centre de loisirs vers d’autres contextes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux enfants ? Transformations des dispositifs de jeux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELEMMe, Feb 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des points de vue des enfants sur les ACM depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séjours et les accueils de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais tu as quel âge ? » Crise de l’animation ou crise de la juvénilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains d'aventure comme expérience d'une nature urbanisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’animation nature à l’éducation à l’environnement. France, 1970-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAJEP; FONJEP, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part relationnelle cachée dans le travail d’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle professionnelle : acteurs et enjeux contemporains, pour quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAT, Jan 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side by Side : Another Way of Working with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARS Playwork Conference. The Pro-child Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côtoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation : le travail de la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’International Play Association, une histoire française interrompue (1961 à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La Boîte à Jouer pour des cours d’aventure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives. Colloque International.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer pour des cours d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser des dispositifs qui s’adressent à tous et qui aient comme objectifs la réussite éducative de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée sur l'enfance au quotidien - Enfants et jeunes dans les espaces extérieurs naturels : quelles socialisations, quelles éducations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJAID; CIRNEF; Pôle FETE de la MRSH de Caen, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désaffection pour les « colos » du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les colonies de vacances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages (éducatifs) du jeu dans l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur l’éducation populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRREP, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement d'espace et de supports matériels de jeu : cadre(s) et affordance(s) pour le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques de la jouabilité. Les cas d’une aire de jeux et d’un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face-à-face au côte-à-côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et enjeux des territoires pour l’animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXème Colloque du Réseau International de l’Animation (RIA), Nov 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intimité réduite. Le cas des séjours de vacances et des centres de loisirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé /social aux frontières de l'intime : la place de l'intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe colloque du Réseau Européen de Formation Universitaire en Travail Social (REFUTS), Jun 2019, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une frontière arrangée entre les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu en famille et en ludothèque : mise en perspective d’observations filmées et ethnographiques du jeu parent-enfant et entre enfants en ludothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Play without Toys? A Playwork Experimentation in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playwork à l'anglaise, animation à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu et enjeux pour l'animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières dans les coulisses de l'organisation d'un séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de Courcelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer, un terrain et un cadre d'expériences ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01324213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vulnérable travail d’intéressement des animatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Doctoral International de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Oct 2016, Nantes, France. pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participations en colo dans la communauté de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s), Engagement(s), Association(s) et Participation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Figeac, Jun 2015, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) des définitions du jeu dans l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu dans l’Histoire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BAFA, une ingénierie de la conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pourquoi que les colos elles sont encore comme ça ?&amp;quot; Un dispositif bien sous tous rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dheilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02176381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique radicale des impensés de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile prise en compte du point de vue des enfants ou les limites de l’organisation des ACM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la jeunesse et de l'éducation populaire. 2025, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loisir du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Paris Nord. 2023, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 13 - Sorbonne Paris Cité. 2020, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative du fonctionnement pédagogique d'un dispositif d'animation périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Vari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte pour jouer : pratiques et discours autour d’objets recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 13 - Sorbonne Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des séparations aux rencontres en camps et colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Ville, de la jeunesse et des sports (France). 2016, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation. Ethnographie des formalisations éducatives du loisir des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Paris Cité, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019USPCD051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux n’est pas jouer » : le jeu des enfants et les animateurs dans un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neva L. Boyd et les prémices américaines de l’animation du jeu des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit tour d'induction analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements entre les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="305AC037"/>
+    <w:nsid w:val="73F3D771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-besse-patin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19961198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/equipes/laboratoire-de-recherche-pluridisciplinaire-du-nord-est-de-midi-pyrenees-lrpmip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aislf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aecse.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02078649v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clasmer.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapla.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/analyser/les-projets-retenus-pour-lappel-a-projets-sur-lanimation-socioculturelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectif-jeunesse31.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cambourakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19928" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2023.2252951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716766v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1556y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i13.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477531v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.120.0117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02229493v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i6.253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bataille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Baudoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243715v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243710v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02076018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34545" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gerbaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02114624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518733v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803191v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dheilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bacou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bocquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02078649v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCD051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465287v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229011v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-besse-patin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19961198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/equipes/laboratoire-de-recherche-pluridisciplinaire-du-nord-est-de-midi-pyrenees-lrpmip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aislf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aecse.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02078649v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clasmer.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapla.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/analyser/les-projets-retenus-pour-lappel-a-projets-sur-lanimation-socioculturelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectif-jeunesse31.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cambourakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19928" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2023.2252951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716766v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1556y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i13.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477531v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.120.0117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02229493v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i6.253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bataille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Baudoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243715v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243710v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02076018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34545" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gerbaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02114624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518733v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803191v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dheilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bacou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bocquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02078649v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCD051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465287v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229011v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>