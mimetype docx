--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Besse-Patin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-besse-patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6636-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19961198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’éducation, associé au laboratoire Experice, et actuellement chargé d'études au sein de l'équipe ONOP-G du GRIP (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à l’université Toulouse Jean-Jaurès et chargé d'enseignement à l'IUT de Figeac.Membre du bureau du réseau thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (CR31) au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AECSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le jeu, ses usages et ses formes et, plus largement, aux loisirs des enfants et des jeunes, leurs pratiques et leurs différenciations sociales, dans ou hors le cadre familial. Ils s'intéressent également à l'encadrement de ceux-ci en lien avec le travail des animatrices et des animateurs au sein du travail social. Il s'agit notamment d'interroger les pratiques de loisir ainsi que les formes de l'éducation et les apprentissages associés dans des situations peu ou pas formalisées. À plusieurs égards, mes travaux contribuent à une sociologie du travail éducatif, et donc de l'éducation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thèse (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) est le prolongement d'un master 2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à finalité recherche en sciences du jeu qui s’intéressait déjà au jeu des enfants et ceux des animatrices et des animateurs au sein des accueils collectifs de mineurs. Elle étudie les processus et les modalités de formalisation éducative des jeux et du loisir des enfants par l'intermédiaire du travail éducatif réalisé par les animatrices, en situation ainsi qu'au niveau de l'organisation de l'institution.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suite à la thèse, les objets se sont étendus à des pratiques professionnelles proches tel le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">playwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Royaume-Uni (voir le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou les travaux autour de la boîte à jouer), les ludothèques ainsi que les classes de découvertes (voir </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASMER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore &amp;quot;historiques&amp;quot; avec les terrains d'aventure (voir </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPLA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Dernièrement, il s'agissait d'explorer le loisir du point de vue des enfants (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore dans le cadre d'une enquête pour l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la prise en compte des points de vue des enfants dans le cadre des ACM.Actuellement, je participe à une enquête sur l'animation jeunesse en Haute-Garonne en collaboration avec le collectif jeunesse 31 (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire, donner ou prendre place ? De la jouabilité des villes en Europe méridionale et sur le pourtour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolaire, non scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 587, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 119, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation, des évidences en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accueils de loisirs vus par les enfants : une désaffection annoncée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans les villes pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation : variété et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Utsa Mukherjee, Race, Class, Parenting and Children’s Leisure, Bristol University Press, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04652455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du « face-à-face pédagogique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La relation éducative dans les professions adressées à autrui, 12 (HS), pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dehors, c’est apprendre la coopération plus que l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cambourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Faire école dehors ?, 119, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How play becomes educational: case study in an out-of-school club in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.376-392. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457823.2023.2252951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ? Propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 587, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les scènes de l'enquête depuis les territoires des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enquêter avec les enfants et les adolescent·e·s, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Les nouvelles formes du travail scolaire. Montpellier : PUM, 2022, 268 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'intéressement des animatrices socioculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.159-175. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1556y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Guillaume Sabin & GPAS. La joie du dehors. Essai de pédagogie sociale. Montreuil : Libertalia, 2019, 283 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.543.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANCHEZ Éric & ROMERO Margarida. Apprendre en jouant. Paris : Retz, 2020, 141 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151-152. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure de Belle-Beille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klo Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUD volumes critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer et jouer : rencontres et confusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Martine Court. Sociologie des enfants. Paris : La Découverte, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.511.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation populaire au tournant du XXIe siècle, par Francis Lebon et Emmanuel de Lescure (dir.), Éditions du Croquant, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.121-124. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i13.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir et éducation. La formalisation éducative des jeux dans un accueil périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477531v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensions. David, R. & Oblin, N. (2017). Jouer le monde : critique de l’assimilation du sport au jeu. Paris, Le Bord de l’eau, coll. « Altérité critique Sport », 80 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.119-121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.120.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losing the 'monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Playwork Practice (JPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/205316215X14454218885771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de William Andy Corsaro, The Sociology of Childhood, SAGE, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Anne Barrère et François Mairesse (dir.), L'inclusion sociale. Les enjeux de la culture et de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Héloïse Durler, L'autonomie obligatoire. Sociologie du gouvernement de soi à l'école, Presses universitaires de Rennes, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans la professionnalisation de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i6.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02229493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas Palluau, La fabrique des pédagogues – Encadrer les colonies de vacances 1919-1939, Presses universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanique Mael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le social en fabrique. pp.186, 2015, Pédagogie de la liberté, Jean-Marie Bataille, 978-2-37443-000-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les enfants ne savent plus jouer ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-124, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'animation, maintenant c'est que des activités de conso' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fini de jouer ! » Contre l’urbanisation de l’enfance : aux origines des terrains d’aventure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bachelart; Laurent Besse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation nature et environnement 1970-1990. Mouvement de jeunes, trajectoires de militants, émergences associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes, 978-2-86000-395-7. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15c68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier des données recueillies par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mener des entretiens de recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Sciences Humaines, pp.142-148, 2025, 978-2-7101-4789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tensions entre militantisme et recherche en pédagogie : l’exemple de l’éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel; Laurent Lescouarch; Véronique Bordes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et engagements militants. Vers une tierce approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires du Midi, pp.183-198, 2019, (Questions d’éducation), 978-2-8107-0643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de pédagogie que de garderie ? » La scolarisation tacite du « loisir éducatif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrières sociales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-244, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans la « communauté » de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.46-64, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enfants s'engagent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.115-134, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'autre rôle. Genre et jouabilité en centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fabrique des garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.221-236, 2014, Loisirs, sport, culture, 978-2-85892-434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, le jeu des représentations et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Greffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation : espaces de pratiques et de représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-260, 2011, 978-2-296-54740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le festival des colos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des colos, May 2025, Saint-lizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue des enfants sur les ACM : évolutions et prise en compte par le monde de l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation : actualité des pratiques professionnelles et regards des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la jeunesse, du sport, de la vie associative et de l'éducation populaire, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to approach the diversity of children’s leisure: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Health and Wellbeing Across the Lifecourse; Education, Identities and Society, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires des loisirs des enfants : de la chambre au « dehors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs, espaces et territoires de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire, Expérience, Ressources Culturelles, Education, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des loisirs des enfants : territoire de leur autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La corvée cuisine, c’est énervant de la faire !». Le loisir face au quotidien des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation entre éducation et récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques de l’éducation populaire : histoires et actualités d’un projet politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; LIRDEF, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périscolaire : forme récréative et forme éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques des temps périscolaires du mercredi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages de la jouabilité. Du centre de loisirs vers d’autres contextes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux enfants ? Transformations des dispositifs de jeux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELEMMe, Feb 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des points de vue des enfants sur les ACM depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séjours et les accueils de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais tu as quel âge ? » Crise de l’animation ou crise de la juvénilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains d'aventure comme expérience d'une nature urbanisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’animation nature à l’éducation à l’environnement. France, 1970-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAJEP; FONJEP, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part relationnelle cachée dans le travail d’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle professionnelle : acteurs et enjeux contemporains, pour quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAT, Jan 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side by Side : Another Way of Working with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARS Playwork Conference. The Pro-child Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côtoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation : le travail de la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’International Play Association, une histoire française interrompue (1961 à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La Boîte à Jouer pour des cours d’aventure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives. Colloque International.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer pour des cours d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser des dispositifs qui s’adressent à tous et qui aient comme objectifs la réussite éducative de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée sur l'enfance au quotidien - Enfants et jeunes dans les espaces extérieurs naturels : quelles socialisations, quelles éducations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJAID; CIRNEF; Pôle FETE de la MRSH de Caen, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désaffection pour les « colos » du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les colonies de vacances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages (éducatifs) du jeu dans l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur l’éducation populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRREP, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement d'espace et de supports matériels de jeu : cadre(s) et affordance(s) pour le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques de la jouabilité. Les cas d’une aire de jeux et d’un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face-à-face au côte-à-côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et enjeux des territoires pour l’animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXème Colloque du Réseau International de l’Animation (RIA), Nov 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intimité réduite. Le cas des séjours de vacances et des centres de loisirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé /social aux frontières de l'intime : la place de l'intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe colloque du Réseau Européen de Formation Universitaire en Travail Social (REFUTS), Jun 2019, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une frontière arrangée entre les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu en famille et en ludothèque : mise en perspective d’observations filmées et ethnographiques du jeu parent-enfant et entre enfants en ludothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Play without Toys? A Playwork Experimentation in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playwork à l'anglaise, animation à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu et enjeux pour l'animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières dans les coulisses de l'organisation d'un séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de Courcelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer, un terrain et un cadre d'expériences ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01324213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vulnérable travail d’intéressement des animatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Doctoral International de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Oct 2016, Nantes, France. pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participations en colo dans la communauté de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s), Engagement(s), Association(s) et Participation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Figeac, Jun 2015, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) des définitions du jeu dans l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu dans l’Histoire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BAFA, une ingénierie de la conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pourquoi que les colos elles sont encore comme ça ?&amp;quot; Un dispositif bien sous tous rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dheilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02176381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique radicale des impensés de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile prise en compte du point de vue des enfants ou les limites de l’organisation des ACM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la jeunesse et de l'éducation populaire. 2025, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loisir du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Paris Nord. 2023, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 13 - Sorbonne Paris Cité. 2020, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative du fonctionnement pédagogique d'un dispositif d'animation périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Vari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte pour jouer : pratiques et discours autour d’objets recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 13 - Sorbonne Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des séparations aux rencontres en camps et colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Ville, de la jeunesse et des sports (France). 2016, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation. Ethnographie des formalisations éducatives du loisir des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Paris Cité, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019USPCD051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux n’est pas jouer » : le jeu des enfants et les animateurs dans un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neva L. Boyd et les prémices américaines de l’animation du jeu des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit tour d'induction analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements entre les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Besse-Patin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-besse-patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6636-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19961198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2ZBMxwIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’éducation, associé au laboratoire Experice, et actuellement chargé d'études au sein de l'équipe ONOP-G du GRIP (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à l’université Toulouse Jean-Jaurès et chargé d'enseignement à l'IUT de Figeac.Membre du bureau du réseau thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (CR31) au sein de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AECSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le jeu, ses usages et ses formes et, plus largement, aux loisirs des enfants et des jeunes, leurs pratiques et leurs différenciations sociales, dans ou hors le cadre familial. Ils s'intéressent également à l'encadrement de ceux-ci en lien avec le travail des animatrices et des animateurs au sein du travail social. Il s'agit notamment d'interroger les pratiques de loisir ainsi que les formes de l'éducation et les apprentissages associés dans des situations peu ou pas formalisées. À plusieurs égards, mes travaux contribuent à une sociologie du travail éducatif, et donc de l'éducation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thèse (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) est le prolongement d'un master 2 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à finalité recherche en sciences du jeu qui s’intéressait déjà au jeu des enfants et ceux des animatrices et des animateurs au sein des accueils collectifs de mineurs. Elle étudie les processus et les modalités de formalisation éducative des jeux et du loisir des enfants par l'intermédiaire du travail éducatif réalisé par les animatrices, en situation ainsi qu'au niveau de l'organisation de l'institution.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suite à la thèse, les objets se sont étendus à des pratiques professionnelles proches tel le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">playwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Royaume-Uni (voir le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou les travaux autour de la boîte à jouer), les ludothèques ainsi que les classes de découvertes (voir </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASMER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore &amp;quot;historiques&amp;quot; avec les terrains d'aventure (voir </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPLA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Dernièrement, il s'agissait d'explorer le loisir du point de vue des enfants (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou encore dans le cadre d'une enquête pour l'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la prise en compte des points de vue des enfants dans le cadre des ACM.Actuellement, je participe à une enquête sur l'animation jeunesse en Haute-Garonne en collaboration avec le collectif jeunesse 31 (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire, donner ou prendre place ? De la jouabilité des villes en Europe méridionale et sur le pourtour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolaire, non scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 587, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 119, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation, des évidences en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accueils de loisirs vus par les enfants : une désaffection annoncée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idéalisation à interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 605, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans les villes pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation : variété et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Utsa Mukherjee, Race, Class, Parenting and Children’s Leisure, Bristol University Press, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04652455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du « face-à-face pédagogique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La relation éducative dans les professions adressées à autrui, 12 (HS), pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dehors, c’est apprendre la coopération plus que l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cambourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Faire école dehors ?, 119, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école dehors ? Propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.19514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How play becomes educational: case study in an out-of-school club in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.376-392. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457823.2023.2252951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 587, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Les nouvelles formes du travail scolaire. Montpellier : PUM, 2022, 268 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les scènes de l'enquête depuis les territoires des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enquêter avec les enfants et les adolescent·e·s, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'intéressement des animatrices socioculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.159-175. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1556y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Guillaume Sabin & GPAS. La joie du dehors. Essai de pédagogie sociale. Montreuil : Libertalia, 2019, 283 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.543.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANCHEZ Éric & ROMERO Margarida. Apprendre en jouant. Paris : Retz, 2020, 141 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151-152. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure de Belle-Beille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klo Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUD volumes critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer et jouer : rencontres et confusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Martine Court. Sociologie des enfants. Paris : La Découverte, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.511.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation populaire au tournant du XXIe siècle, par Francis Lebon et Emmanuel de Lescure (dir.), Éditions du Croquant, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.121-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i13.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir et éducation. La formalisation éducative des jeux dans un accueil périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477531v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensions. David, R. & Oblin, N. (2017). Jouer le monde : critique de l’assimilation du sport au jeu. Paris, Le Bord de l’eau, coll. « Altérité critique Sport », 80 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.119-121. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.120.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losing the 'monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Playwork Practice (JPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/205316215X14454218885771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de William Andy Corsaro, The Sociology of Childhood, SAGE, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Anne Barrère et François Mairesse (dir.), L'inclusion sociale. Les enjeux de la culture et de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Héloïse Durler, L'autonomie obligatoire. Sociologie du gouvernement de soi à l'école, Presses universitaires de Rennes, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu dans la professionnalisation de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55765/atps.i6.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02229493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas Palluau, La fabrique des pédagogues – Encadrer les colonies de vacances 1919-1939, Presses universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanique Mael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le social en fabrique. pp.186, 2015, Pédagogie de la liberté, Jean-Marie Bataille, 978-2-37443-000-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'animation, maintenant c'est que des activités de conso' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les enfants ne savent plus jouer ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur l’animation jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-124, 2026, 9791031808260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fini de jouer ! » Contre l’urbanisation de l’enfance : aux origines des terrains d’aventure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bachelart; Laurent Besse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation nature et environnement 1970-1990. Mouvement de jeunes, trajectoires de militants, émergences associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes, 978-2-86000-395-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15c68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier des données recueillies par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mener des entretiens de recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Sciences Humaines, pp.142-148, 2025, 978-2-7101-4789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tensions entre militantisme et recherche en pédagogie : l’exemple de l’éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel; Laurent Lescouarch; Véronique Bordes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et engagements militants. Vers une tierce approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires du Midi, pp.183-198, 2019, (Questions d’éducation), 978-2-8107-0643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de pédagogie que de garderie ? » La scolarisation tacite du « loisir éducatif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrières sociales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-244, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enfants s'engagent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.115-134, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans la « communauté » de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prise de responsabilité des jeunes et les associations. Courcelles, une pédagogie de l’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le social en fabrique, pp.46-64, 2015, Pédagogie de la liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'autre rôle. Genre et jouabilité en centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fabrique des garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.221-236, 2014, Loisirs, sport, culture, 978-2-85892-434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, le jeu des représentations et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Greffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation : espaces de pratiques et de représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-260, 2011, 978-2-296-54740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le festival des colos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des colos, May 2025, Saint-lizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to approach the diversity of children’s leisure: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Health and Wellbeing Across the Lifecourse; Education, Identities and Society, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue des enfants sur les ACM : évolutions et prise en compte par le monde de l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation : actualité des pratiques professionnelles et regards des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la jeunesse, du sport, de la vie associative et de l'éducation populaire, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires des loisirs des enfants : de la chambre au « dehors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs, espaces et territoires de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire, Expérience, Ressources Culturelles, Education, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La corvée cuisine, c’est énervant de la faire !». Le loisir face au quotidien des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des loisirs des enfants : territoire de leur autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’animation entre éducation et récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques de l’éducation populaire : histoires et actualités d’un projet politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; LIRDEF, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des points de vue des enfants sur les ACM depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séjours et les accueils de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages de la jouabilité. Du centre de loisirs vers d’autres contextes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux enfants ? Transformations des dispositifs de jeux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELEMMe, Feb 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périscolaire : forme récréative et forme éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques des temps périscolaires du mercredi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais tu as quel âge ? » Crise de l’animation ou crise de la juvénilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains d'aventure comme expérience d'une nature urbanisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’animation nature à l’éducation à l’environnement. France, 1970-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAJEP; FONJEP, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part relationnelle cachée dans le travail d’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle professionnelle : acteurs et enjeux contemporains, pour quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAT, Jan 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côtoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation : le travail de la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’International Play Association, une histoire française interrompue (1961 à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La Boîte à Jouer pour des cours d’aventure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives. Colloque International.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side by Side : Another Way of Working with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARS Playwork Conference. The Pro-child Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer pour des cours d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des terrains d’aventure du passé/pour l’avenir : état des savoirs, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser des dispositifs qui s’adressent à tous et qui aient comme objectifs la réussite éducative de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée sur l'enfance au quotidien - Enfants et jeunes dans les espaces extérieurs naturels : quelles socialisations, quelles éducations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJAID; CIRNEF; Pôle FETE de la MRSH de Caen, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques de la jouabilité. Les cas d’une aire de jeux et d’un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement d'espace et de supports matériels de jeu : cadre(s) et affordance(s) pour le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu : entre familles et institutions. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages (éducatifs) du jeu dans l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur l’éducation populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRREP, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désaffection pour les « colos » du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les colonies de vacances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face-à-face au côte-à-côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et enjeux des territoires pour l’animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXème Colloque du Réseau International de l’Animation (RIA), Nov 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intimité réduite. Le cas des séjours de vacances et des centres de loisirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé /social aux frontières de l'intime : la place de l'intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe colloque du Réseau Européen de Formation Universitaire en Travail Social (REFUTS), Jun 2019, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une frontière arrangée entre les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu en famille et en ludothèque : mise en perspective d’observations filmées et ethnographiques du jeu parent-enfant et entre enfants en ludothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Play without Toys? A Playwork Experimentation in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playwork à l'anglaise, animation à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu et enjeux pour l'animation socioculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières dans les coulisses de l'organisation d'un séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de Courcelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Courcelles-sur-Aujon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à jouer, un terrain et un cadre d'expériences ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation du jeu libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01324213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vulnérable travail d’intéressement des animatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Doctoral International de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Oct 2016, Nantes, France. pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participations en colo dans la communauté de Courcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s), Engagement(s), Association(s) et Participation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Figeac, Jun 2015, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) des définitions du jeu dans l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu dans l’Histoire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BAFA, une ingénierie de la conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pourquoi que les colos elles sont encore comme ça ?&amp;quot; Un dispositif bien sous tous rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dheilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02176381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique radicale des impensés de l'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile prise en compte du point de vue des enfants ou les limites de l’organisation des ACM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la jeunesse et de l'éducation populaire. 2025, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loisir du point de vue des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Paris Nord. 2023, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 13 - Sorbonne Paris Cité. 2020, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des séparations aux rencontres en camps et colos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Ville, de la jeunesse et des sports (France). 2016, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative du fonctionnement pédagogique d'un dispositif d'animation périscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Vari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte pour jouer : pratiques et discours autour d’objets recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roucous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 13 - Sorbonne Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et animation. Ethnographie des formalisations éducatives du loisir des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Paris Cité, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019USPCD051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux n’est pas jouer » : le jeu des enfants et les animateurs dans un centre de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neva L. Boyd et les prémices américaines de l’animation du jeu des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit tour d'induction analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements entre les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besse-Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73F3D771"/>
+    <w:nsid w:val="8FBA55E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-besse-patin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19961198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/equipes/laboratoire-de-recherche-pluridisciplinaire-du-nord-est-de-midi-pyrenees-lrpmip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aislf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aecse.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02078649v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clasmer.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapla.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/analyser/les-projets-retenus-pour-lappel-a-projets-sur-lanimation-socioculturelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectif-jeunesse31.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cambourakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19928" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2023.2252951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716766v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1556y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i13.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477531v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.120.0117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02229493v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i6.253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bataille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Baudoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243715v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243710v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02076018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34545" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gerbaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02114624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518733v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803191v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dheilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bacou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bocquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02078649v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCD051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465287v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229011v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-besse-patin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19961198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2ZBMxwIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/equipes/laboratoire-de-recherche-pluridisciplinaire-du-nord-est-de-midi-pyrenees-lrpmip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aislf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aecse.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02078649v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clasmer.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapla.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/analyser/les-projets-retenus-pour-lappel-a-projets-sur-lanimation-socioculturelle/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectif-jeunesse31.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cambourakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2023.2252951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716766v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1556y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10608" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i13.267" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477531v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.120.0117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02229493v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i6.253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bataille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Baudoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243710v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243715v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02076018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34545" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gerbaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duarte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02114624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518733v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803191v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dheilly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bacou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bocquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02078649v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCD051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465287v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229011v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>