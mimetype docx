--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Cecconi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7915-5571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089061268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecconi_b_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216195089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432354102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal-Astro, a semantic artefact catalogue for astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Debisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Louys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.100991. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2025.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Multi-Source Entity Matching for Name Standardization of Astronomical Observation Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Fretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings of the 20th International Workshop on Ontology Matching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Jovian Plasma‐Europa Interactions: Innovative Atmosphere and Ionosphere Depiction for JUICE Mission Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (11), pp.e2025JA033740. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA033740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution and Plasmaspheric Ducting of Auroral Kilometric Radiation Revealed by Wind, Polar, and Arase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025AV001743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of crosswalks from research data schemas to Schema.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingfang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen M Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantelle Verhey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/dint_a_00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of Solar Radio Type III Bursts from 20 kHz to 410 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sasikumar Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard P. Kontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac34ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “SPectrogram Analysis and Cataloguing Environment” (SPACE) labelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona M Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Mangham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.1001166. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2022.1001166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection and Refraction of the L‐O Mode 5 kHz Saturn Narrowband Emission by the Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Yuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona M Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl096990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03684627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency single-pulse study of PSR B0950+08</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Bilous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pennucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the beaming of Io decametric emissions : a remote diagnostic to probe the Io‐Jupiter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JA030160. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA030160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hard X-ray emission in ionospheric D-layer disturbances during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clilverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srivani Inturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.41. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-022-01598-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03656485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the First Harmonic of Saturn Kilometric Radiation During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Locating the source field lines of Jovian decametric radio emissions” by YuMing Wang et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aicardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin K. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.10 - 12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26464/epp2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Interplanetary Coronal Mass Ejection on Saturn's Radio Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2022.800279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03684476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on Substorm Dynamics Using 10 Years of Auroral Kilometric Radiation Observations From Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter’s auroral radio emissions observed by Cassini: rotational versus solar wind control, and components identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. P Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. K Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03375787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter/RPW antenna calibration in the radio domain and its application to type III burst observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A33. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating reuse of planetary spatial research data – Conceptualizing an open map repository as part of a Planetary Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van Gasselt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105269. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovian auroral radio source occultation modelling and application to the JUICE science mission planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin K. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Muñoz Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Selection of Auroral Kilometric Radiation During a Multipoint Remote Observation With Wind and Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal Beaming of Jupiter's Radio Emissions From Juno/Waves Flux Density Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kenelm Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Dabidin-Audam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexandre Lampson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola P. Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), pp.e2021JA029435. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A34. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Faraday rotation effect in Saturn Kilometric Radiation observed by the CASSINI spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 370, pp.114661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study on Spatial Distribution and Polarization of Saturn Narrowband Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyi Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0af1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPI: An API Standard for Accessing Heliophysics Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Vandegriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Faden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aaron Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad-band radio study of PSR J0250+5854: the slowest spinning radio pulsar known</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Agar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Weltevrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W.T. Hessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (1), pp.1102-1114. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Multi-Dataset Analysis (AMDA): An on-line database and analysis tool for heliospheric and planetary plasma data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105214. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03195355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of shock propagation through turbulent plasma in the solar corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin P Carley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish A Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sasikumar Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921, pp.3. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1acd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study and early results of the cosmic filaments and magnetism survey with NenuFAR: The Coma cluster field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/galaxies9040105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03467030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, υ Andromedae, and τ Boötis using LOFAR beam-formed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake D Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A59. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03343501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASER: A Science Ready Toolbox for Low Frequency Radio Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and data analysis tools for the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W T Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): A Planetary Science Virtual Observatory Cornerstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Earth's Synchrotron Emission from Radiation Belts with a Lunar Near Side Radio Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hegedus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.e06891. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019RS006891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExPRES: an Exoplanetary and Planetary Radio Emissions Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin K. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A30. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of north–south asymmetry in the intensity of Saturn Kilometric Radiation from 2004 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104711. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.104711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Geographical Information Systems and Planetary Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marco Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.515-526. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EA000405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planetary Virtual Observatory and Laboratory (PVOL) and its integration into the Virtual European Solar and Planetary Access (VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter radio emission induced by Ganymede and consequences for the radio detection of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A84. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS Format for Planetary Surfaces: Definitions, Applications, and Best Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (10), pp.640-651. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EA000388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREPS, a tool for coordinate and time transformations in space physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.86 - 90. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPASE Data Model: A Metadata Standard for Registering, Finding, Accessing, and Using Heliophysics Data Obtained from Observations and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aaron Aaron Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Thieman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Weather: The International Journal of Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018SW002038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, accessibility and usage of SOIR/Venus Express atmospheric profiles of Venus distributed in VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wilquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-frequency source of Saturn’s kilometric radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6410), pp.2027. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Planetary Space Weather Services offered by the Europlanet H2020 Research Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.50 - 59. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's Northern Aurorae at Solstice From HST Observations Coordinated With Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (18), pp.9353-9362. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science data visualization in planetary and heliospheric contexts with 3DView</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Jupiter decametric emissions controlled by Europa and Ganymede with Voyager/PRA and Cassini/RPWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. G. L G Hess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Saturn electrostatic cyclotron harmonic wave intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-Y. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (8), pp.8214-8227. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA023929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02194394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io-Jupiter decametric arcs observed by Juno/Waves compared to ExPRES simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (18), pp.9225-9232. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL073036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sampling for efficient astrophysical signals digitizing: from compressibility study to data recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.1641020. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEREO database of interplanetary Langmuir electric waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (2), pp.1062-1070. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA022036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow frequency-drifting millisecond bursts in Jovian decametric radio emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.A53. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Survey of Type III Radio Bursts at Long Wavelengths Observed by the Solar TErrestrial RElations Observatory (STEREO)/Waves Instruments: Radio Flux Density Variations with Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (8), pp.3121-3135. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-014-0522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Survey of Type III Radio Bursts at Long Wavelengths Observed by the Solar TErrestrial RElations Observatory (STEREO)/Waves Instruments: Goniopolarimetric Properties and Radio Source Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kruparova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (12), pp.4633-4652. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-014-0601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of STEREO-B/WAVES antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013RS005197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Science Virtual Observatory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7-8, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the yellow hub: Uses of the Simple Application Messaging Protocol in Space Physics analysis tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7-8, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACKING THE CME-DRIVEN SHOCK WAVE ON 2012 MARCH 5 AND RADIO TRIANGULATION OF ASSOCIATED RADIO EMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magdalenić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mierla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 791 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniopolarimetry: Space-borne radio astronomy with imaging capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.441-447. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modulations of Saturn's auroral radio emissions by the solar wind and seasonal variations controlled by the solar ultraviolet flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kasahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (11), pp.7019-7035. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA018833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Saturn's X-ray aurorae at the arrival of a solar wind shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (5), pp.2145-2156. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural radio emission of Jupiter as interferences for radar investigations of the icy satellites of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Santovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based and spacecraft observations of lightning activity on Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03611734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Sun–Planet Connections Using the Heliophysics Integrated Observatory (HELIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-012-0110-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSS (Outer Solar System): A fundamental and planetary physics mission to Neptune, Triton and the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.203-242. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9309-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Alkalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.529-585. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and direction of arrival of Jovian quasiperiodic bursts observed by Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tsuchiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (A11), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA017506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary and exoplanetary low frequency radio observations from the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bougeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heino Falcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-based detection of Uranus' aurorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniopolarimetric inversion using SVD: An application to type III radio bursts observed by STEREO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (A6), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JA017333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerlay, N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission and propagation of Saturn kilometric radiation: Magnetoionic modes, beaming pattern, and polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.4212. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Weather applications with CDPP/AMDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1145-1155. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2009.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source mechanism of Saturn narrowband emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Yi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail M. Rymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-28-1013-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Saturn Lightnings Recorded by the UTR-2 Radio Telescope and Cassini Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Y. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Physics and Radio Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S/WAVES: The Radio and Plasma Wave Investigation on the STEREO Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bougeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Kellogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136, pp.487-528. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9298-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of similar radio signatures at Saturn and Jupiter: Implications for the magnetospheric dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Hospodarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Persoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (20), pp.L20113. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear prediction studies for the solar wind and Saturn kilometric radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (11), pp.3139-3150. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-24-3139-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth-like correspondence between Saturn's auroral features and radio emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433, pp.722-725. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a variable radio period for Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (A12), pp.A12203. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JA011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of the Cassini-Radio and Plasma Wave Science (RPWS) antenna system for direction-finding and polarization measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter F Vogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Ladreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (A9), pp.A09S17. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JA010261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Neutral Atoms at Ganymede and Europa : preparation to the JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPN-TAP: the VO standard to share and access Solar System data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Demleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, 2023, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10255586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04436976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRONOMY AND THE EUROPEAN OPEN SCIENCE CLOUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa's interaction with the jovian plasma from hybrid simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.id.EGU22-7692, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04544521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Data in the Virtual Observatory: VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Planetary Data Workshop (PDW) and 2nd Planetary Science Informatics &amp; Data Analytics (PSIDA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03443277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa's interaction with the jovian plasma from hybrid simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.EPSC2021-617, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind control of Auroral Kilometric Radiation as measured by the Wind Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fogg Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jackman Caitríona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Waters James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, Upsilon Andromedae, and Tau Bootis using LOFAR beam-formed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. 14 pp., </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multi-Decadal Dataset of Auroral Kilometric Radiation (AKR) Source Parameters with Wind/WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online, France. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUS: an interoperable job control system based on VO standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Servillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aicardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADASS XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2101.08683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03343957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Sky at the Longest Wavelengths with Small Satellite Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rothkaehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI-BJ Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.9398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the Magnetic EMC Challenges for the In-Situ Field Measurements on the Juice Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Auster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fredriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrance F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.abstract #U21A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JUICE: A European Mission to Jupiter and its Icy Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele K. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly. Held 14-22 July 2018, in Pasadena, California, USA, Abstract id. B5.3-31-18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a planetary science virtual observatory corner stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Committee on Space Research Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into coupling between saturn and its magnetosphere from radio and plasma wave observations during cassini's grand finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrance F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOIRE study report: Towards a low frequency radio interferometer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Big Sky, United States. pp.1-19, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2018.8396742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Cassini RPWS: Radio and plasma wav es at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassini Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01818719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOIRE Study Report: Towards a low frequency radio interferometer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.3648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Observatory (VO) Event model for the optical detection of meteors and transient luminous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Garnung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03565617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): a Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.abstract #U22A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Mars atmosphere data Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary data distribution by the French Plasma Physics Data Centre (CDPP): the example of Rosetta Plasma Consortium in the perspective of Solar Orbiter, Bepi-Colombo and JUICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03568112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog-to-Information Converter design for low-power acquisition of astrophysical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and plasma wave observations during Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANTILLONNAGE COMPRIME POUR LES SIGNAUX ASTROPHYSIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Enlarging the Planetary Science Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the exploration of the subsurface structures of Jupiter's icy moons by interference of Jovian hectometric and decametric radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS 65nm 120 dB Stacked A/D Converters receiver for long wavelength radio astronomy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Dekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICECS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of solar radio bursts observed by solar radio spectro-polarimeter AMATERAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, France. pp.445-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing for astrophysical Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICECS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A Community-driven Virtual Observatory In Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sampling for Astrophysical Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short antennas on a large spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erik Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, France. pp.515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir waves: a database from the STEREO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VO: A Powerful Tool for Global Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Di Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.IN33E-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high dynamic range Stacked ADCs receiver for long wavelength radio astronomy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fakhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar system radio emissions studies with the largest low-frequency radio telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kolyadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniopolarimetry with Coupled Electric and Magnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.S Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDIS: progresses towards a Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st annual Astronomical Data Analysis Software and Systems (ADASS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of Virtual Observatory access for planetary data in the framework of Europlanet-RI/IDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.abstract id.SM21A-1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europlanet-IDIS Data model: a Data Model for a Planetology Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"PV2011" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic wave properties of Saturn Kilometric Radiation and evolution with propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp. 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03823162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMDA, Automated Multi-Dataset Analysis: A Web-Based Service Provided by the CDPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Cluster Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Canary, Spain. pp.239-247, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3499-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the CDPP/AMDA service to planetary plasma data: Venus, Earth, Mars, Saturn (Jupiter and comets)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Electromagnetic Emissions at Saturn Revisited: Cassini Observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Farell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of a variable apparent radio period for Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetospheres of the Outer Planets conference, John Hopkins University. july-august 2002. Laurel, MD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Laurel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation, analyse, modélisation et publication de données en radioastronomie basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Observatoire de Paris, Université Paris Sciences et Lettres (PSL), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03897412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPN-TAP: Publishing Solar System Data to the Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Demleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://ivoa.net/documents/EPNTAP/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCD1+ controlled vocabulary - Updated List of Terms Version 1.4}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Louys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ochsenbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of radio-wave anisotropic scattering to interpret type III radio bursts measurements by Solar Orbiter, Parker Solar Probe, STEREO and Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chrysaphi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Saturn kilometric radiation measured within its source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission and propagation of Saturn kilometric radiation: Magnetoionic modes, beaming pattern, and polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar System Ice Giants: Exoplanets in our Backyard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Izenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Goniopolarimétrique des Emissions Radio de Jupiter et Saturne à l'aide du Récepteur Radio de la Sonde Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId652"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Cecconi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7915-5571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089061268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecconi_b_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216195089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432354102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy Open Science Competence Centre in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Wambsganss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software &amp; Systems XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Gorlitz, Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPN-TAP: the VO standard to share and access Solar System data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Demleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10255586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04436976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal-Astro, a semantic artefact catalogue for astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Debisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Louys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.100991. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2025.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Multi-Source Entity Matching for Name Standardization of Astronomical Observation Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Fretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings of the 20th International Workshop on Ontology Matching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Jovian Plasma‐Europa Interactions: Innovative Atmosphere and Ionosphere Depiction for JUICE Mission Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (11), pp.e2025JA033740. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA033740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution and Plasmaspheric Ducting of Auroral Kilometric Radiation Revealed by Wind, Polar, and Arase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025AV001743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of crosswalks from research data schemas to Schema.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingfang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen M Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantelle Verhey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/dint_a_00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the beaming of Io decametric emissions : a remote diagnostic to probe the Io‐Jupiter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JA030160. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA030160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hard X-ray emission in ionospheric D-layer disturbances during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clilverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srivani Inturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.41. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-022-01598-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03656485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency single-pulse study of PSR B0950+08</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Bilous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pennucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of Solar Radio Type III Bursts from 20 kHz to 410 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sasikumar Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard P. Kontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac34ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “SPectrogram Analysis and Cataloguing Environment” (SPACE) labelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona M Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Mangham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.1001166. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2022.1001166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection and Refraction of the L‐O Mode 5 kHz Saturn Narrowband Emission by the Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Yuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona M Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl096990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03684627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the First Harmonic of Saturn Kilometric Radiation During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Locating the source field lines of Jovian decametric radio emissions” by YuMing Wang et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aicardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin K. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.10 - 12. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26464/epp2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Interplanetary Coronal Mass Ejection on Saturn's Radio Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2022.800279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03684476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on Substorm Dynamics Using 10 Years of Auroral Kilometric Radiation Observations From Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter’s auroral radio emissions observed by Cassini: rotational versus solar wind control, and components identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. P Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. K Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03375787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter/RPW antenna calibration in the radio domain and its application to type III burst observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A33. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Selection of Auroral Kilometric Radiation During a Multipoint Remote Observation With Wind and Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating reuse of planetary spatial research data – Conceptualizing an open map repository as part of a Planetary Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van Gasselt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105269. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovian auroral radio source occultation modelling and application to the JUICE science mission planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin K. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Muñoz Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal Beaming of Jupiter's Radio Emissions From Juno/Waves Flux Density Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kenelm Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Dabidin-Audam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexandre Lampson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola P. Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), pp.e2021JA029435. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A34. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Faraday rotation effect in Saturn Kilometric Radiation observed by the CASSINI spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 370, pp.114661. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study on Spatial Distribution and Polarization of Saturn Narrowband Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyi Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0af1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPI: An API Standard for Accessing Heliophysics Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Vandegriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Faden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aaron Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad-band radio study of PSR J0250+5854: the slowest spinning radio pulsar known</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Agar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Weltevrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W.T. Hessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (1), pp.1102-1114. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of shock propagation through turbulent plasma in the solar corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin P Carley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish A Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sasikumar Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921, pp.3. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1acd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study and early results of the cosmic filaments and magnetism survey with NenuFAR: The Coma cluster field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/galaxies9040105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03467030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Multi-Dataset Analysis (AMDA): An on-line database and analysis tool for heliospheric and planetary plasma data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105214. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03195355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, υ Andromedae, and τ Boötis using LOFAR beam-formed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake D Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A59. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03343501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and data analysis tools for the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W T Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASER: A Science Ready Toolbox for Low Frequency Radio Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Earth's Synchrotron Emission from Radiation Belts with a Lunar Near Side Radio Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hegedus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.e06891. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019RS006891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): A Planetary Science Virtual Observatory Cornerstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of north–south asymmetry in the intensity of Saturn Kilometric Radiation from 2004 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104711. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.104711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExPRES: an Exoplanetary and Planetary Radio Emissions Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin K. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A30. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Geographical Information Systems and Planetary Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marco Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.515-526. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EA000405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREPS, a tool for coordinate and time transformations in space physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.86 - 90. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPASE Data Model: A Metadata Standard for Registering, Finding, Accessing, and Using Heliophysics Data Obtained from Observations and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aaron Aaron Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Thieman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Weather: The International Journal of Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018SW002038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter radio emission induced by Ganymede and consequences for the radio detection of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A84. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planetary Virtual Observatory and Laboratory (PVOL) and its integration into the Virtual European Solar and Planetary Access (VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS Format for Planetary Surfaces: Definitions, Applications, and Best Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (10), pp.640-651. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EA000388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, accessibility and usage of SOIR/Venus Express atmospheric profiles of Venus distributed in VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wilquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-frequency source of Saturn’s kilometric radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6410), pp.2027. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Planetary Space Weather Services offered by the Europlanet H2020 Research Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.50 - 59. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science data visualization in planetary and heliospheric contexts with 3DView</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's Northern Aurorae at Solstice From HST Observations Coordinated With Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (18), pp.9353-9362. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Jupiter decametric emissions controlled by Europa and Ganymede with Voyager/PRA and Cassini/RPWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. G. L G Hess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Saturn electrostatic cyclotron harmonic wave intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-Y. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (8), pp.8214-8227. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA023929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02194394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io-Jupiter decametric arcs observed by Juno/Waves compared to ExPRES simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (18), pp.9225-9232. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL073036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEREO database of interplanetary Langmuir electric waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (2), pp.1062-1070. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA022036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sampling for efficient astrophysical signals digitizing: from compressibility study to data recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.1641020. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow frequency-drifting millisecond bursts in Jovian decametric radio emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.A53. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Survey of Type III Radio Bursts at Long Wavelengths Observed by the Solar TErrestrial RElations Observatory (STEREO)/Waves Instruments: Radio Flux Density Variations with Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (8), pp.3121-3135. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-014-0522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Survey of Type III Radio Bursts at Long Wavelengths Observed by the Solar TErrestrial RElations Observatory (STEREO)/Waves Instruments: Goniopolarimetric Properties and Radio Source Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kruparova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (12), pp.4633-4652. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-014-0601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of STEREO-B/WAVES antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013RS005197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Science Virtual Observatory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7-8, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the yellow hub: Uses of the Simple Application Messaging Protocol in Space Physics analysis tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7-8, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACKING THE CME-DRIVEN SHOCK WAVE ON 2012 MARCH 5 AND RADIO TRIANGULATION OF ASSOCIATED RADIO EMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magdalenić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mierla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 791 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniopolarimetry: Space-borne radio astronomy with imaging capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.441-447. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modulations of Saturn's auroral radio emissions by the solar wind and seasonal variations controlled by the solar ultraviolet flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kasahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (11), pp.7019-7035. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA018833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Saturn's X-ray aurorae at the arrival of a solar wind shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (5), pp.2145-2156. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural radio emission of Jupiter as interferences for radar investigations of the icy satellites of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Santovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based and spacecraft observations of lightning activity on Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03611734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Alkalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.529-585. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Sun–Planet Connections Using the Heliophysics Integrated Observatory (HELIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-012-0110-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSS (Outer Solar System): A fundamental and planetary physics mission to Neptune, Triton and the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.203-242. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9309-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and direction of arrival of Jovian quasiperiodic bursts observed by Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tsuchiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (A11), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA017506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniopolarimetric inversion using SVD: An application to type III radio bursts observed by STEREO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (A6), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JA017333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary and exoplanetary low frequency radio observations from the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bougeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heino Falcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-based detection of Uranus' aurorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerlay, N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission and propagation of Saturn kilometric radiation: Magnetoionic modes, beaming pattern, and polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.4212. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Weather applications with CDPP/AMDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1145-1155. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2009.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source mechanism of Saturn narrowband emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Yi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail M. Rymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-28-1013-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Saturn Lightnings Recorded by the UTR-2 Radio Telescope and Cassini Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Y. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Physics and Radio Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S/WAVES: The Radio and Plasma Wave Investigation on the STEREO Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bougeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Kellogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136, pp.487-528. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9298-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of similar radio signatures at Saturn and Jupiter: Implications for the magnetospheric dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Hospodarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Persoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (20), pp.L20113. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear prediction studies for the solar wind and Saturn kilometric radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (11), pp.3139-3150. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-24-3139-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth-like correspondence between Saturn's auroral features and radio emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433, pp.722-725. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a variable radio period for Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (A12), pp.A12203. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JA011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of the Cassini-Radio and Plasma Wave Science (RPWS) antenna system for direction-finding and polarization measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter F Vogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Ladreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (A9), pp.A09S17. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JA010261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Neutral Atoms at Ganymede and Europa : preparation to the JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRONOMY AND THE EUROPEAN OPEN SCIENCE CLOUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa's interaction with the jovian plasma from hybrid simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.id.EGU22-7692, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04544521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind control of Auroral Kilometric Radiation as measured by the Wind Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fogg Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jackman Caitríona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Waters James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa's interaction with the jovian plasma from hybrid simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.EPSC2021-617, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Data in the Virtual Observatory: VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Planetary Data Workshop (PDW) and 2nd Planetary Science Informatics &amp; Data Analytics (PSIDA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03443277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, Upsilon Andromedae, and Tau Bootis using LOFAR beam-formed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. 14 pp., </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multi-Decadal Dataset of Auroral Kilometric Radiation (AKR) Source Parameters with Wind/WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Whiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online, France. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUS: an interoperable job control system based on VO standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Servillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aicardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADASS XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2101.08683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03343957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Sky at the Longest Wavelengths with Small Satellite Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rothkaehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI-BJ Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.9398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the Magnetic EMC Challenges for the In-Situ Field Measurements on the Juice Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Auster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fredriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Cassini RPWS: Radio and plasma wav es at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassini Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01818719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrance F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.abstract #U21A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JUICE: A European Mission to Jupiter and its Icy Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele K. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly. Held 14-22 July 2018, in Pasadena, California, USA, Abstract id. B5.3-31-18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a planetary science virtual observatory corner stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Committee on Space Research Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOIRE study report: Towards a low frequency radio interferometer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Big Sky, United States. pp.1-19, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2018.8396742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into coupling between saturn and its magnetosphere from radio and plasma wave observations during cassini's grand finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrance F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOIRE Study Report: Towards a low frequency radio interferometer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.3648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Observatory (VO) Event model for the optical detection of meteors and transient luminous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Garnung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03565617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): a Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary data distribution by the French Plasma Physics Data Centre (CDPP): the example of Rosetta Plasma Consortium in the perspective of Solar Orbiter, Bepi-Colombo and JUICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03568112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.abstract #U22A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Mars atmosphere data Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog-to-Information Converter design for low-power acquisition of astrophysical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and plasma wave observations during Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANTILLONNAGE COMPRIME POUR LES SIGNAUX ASTROPHYSIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Enlarging the Planetary Science Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the exploration of the subsurface structures of Jupiter's icy moons by interference of Jovian hectometric and decametric radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS 65nm 120 dB Stacked A/D Converters receiver for long wavelength radio astronomy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Dekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICECS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of solar radio bursts observed by solar radio spectro-polarimeter AMATERAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, France. pp.445-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing for astrophysical Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICECS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A Community-driven Virtual Observatory In Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sampling for Astrophysical Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short antennas on a large spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erik Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, France. pp.515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir waves: a database from the STEREO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Di Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.IN33E-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VO: A Powerful Tool for Global Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high dynamic range Stacked ADCs receiver for long wavelength radio astronomy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fakhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar system radio emissions studies with the largest low-frequency radio telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kolyadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniopolarimetry with Coupled Electric and Magnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.S Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDIS: progresses towards a Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st annual Astronomical Data Analysis Software and Systems (ADASS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of Virtual Observatory access for planetary data in the framework of Europlanet-RI/IDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.abstract id.SM21A-1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europlanet-IDIS Data model: a Data Model for a Planetology Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"PV2011" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic wave properties of Saturn Kilometric Radiation and evolution with propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp. 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03823162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMDA, Automated Multi-Dataset Analysis: A Web-Based Service Provided by the CDPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchemit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Cluster Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Canary, Spain. pp.239-247, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3499-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the CDPP/AMDA service to planetary plasma data: Venus, Earth, Mars, Saturn (Jupiter and comets)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Electromagnetic Emissions at Saturn Revisited: Cassini Observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Farell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of a variable apparent radio period for Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetospheres of the Outer Planets conference, John Hopkins University. july-august 2002. Laurel, MD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Laurel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation, analyse, modélisation et publication de données en radioastronomie basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Observatoire de Paris, Université Paris Sciences et Lettres (PSL), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03897412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPN-TAP: Publishing Solar System Data to the Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Demleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://ivoa.net/documents/EPNTAP/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCD1+ controlled vocabulary - Updated List of Terms Version 1.4}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Louys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ochsenbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of radio-wave anisotropic scattering to interpret type III radio bursts measurements by Solar Orbiter, Parker Solar Probe, STEREO and Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chrysaphi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Saturn kilometric radiation measured within its source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission and propagation of Saturn kilometric radiation: Magnetoionic modes, beaming pattern, and polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar System Ice Giants: Exoplanets in our Backyard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Izenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Goniopolarimétrique des Emissions Radio de Jupiter et Saturne à l'aide du Récepteur Radio de la Sonde Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId656"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7994C15A"/>
+    <w:nsid w:val="BBE14F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-cecconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-5571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089061268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cecconi_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216195089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432354102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Debisschop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.100991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Fretel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baskevitch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Aizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Whiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Taubenschuss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025AV001743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Wu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Verhey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sasikumar Raja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard P. Kontar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac34ed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M Jackman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mangham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.1001166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03684627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yuan Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yi Ye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fischer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl096990" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bilous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142242" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03656485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clilverd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivani Inturi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-022-01598-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030776" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03684603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aicardi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin K. Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2022018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03684476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jackman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mays" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.800279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03865759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jackman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whiter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fogg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030449" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03375787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P Magalh&#227;es" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K Louis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Echer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krupar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140988" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nass" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Asch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van Gasselt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz Crego" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105344" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kenelm Louis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Dabidin-Audam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre Lampson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola P. Magalhaes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029435" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Ye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Long" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0af1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Weigel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Vandegriff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Faden" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd King" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aaron Roberts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029534" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Agar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bondonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Hessels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2496" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03343501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake D Turner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lazio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Savalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Pinto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vourlidas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W T Thompson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935305" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Sidaner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Rossi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hegedus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nenon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kasper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Sicard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RS006891" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935161" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakamura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kimura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104711" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marco Figuera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juaristi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarreta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rojas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.03.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ryabov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833586" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Hare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000388" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919926v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufourg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.06.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aaron Aaron Roberts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thieman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangloff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018SW002038" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trompet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geunes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooms" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.04.022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurth" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat2027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.04.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952976v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Badman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078211" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01566291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beigbeder" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufourg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599667v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. G. L G Hess" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023779" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02194394v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menietti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Averkamp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Ye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gurnett" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA023929" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599674v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Louis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Gargouri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410208" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA022036" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litvinenko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423927" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545874v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santol&#237;k" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kontar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-014-0522-x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kruparova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-014-0601-z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541905v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panchenko" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rucker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oswald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RS005197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552025v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055883v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdaleni&#263;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqu&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mierla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhukov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/115" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.02.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimura" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasahara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018833" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515763v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hansen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masters" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herique" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Santovito" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.012" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G754RWBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611734v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mylostna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.07.021" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3H9CVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloney" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Higgins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloomfield" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallagher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-012-0110-x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598209v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Spilker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Anderson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9309-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasaba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsuchiya" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA017506" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772931v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bougeret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Falcke" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883416v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051312" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881485v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA017333" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888889v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schippers" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016195" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471601v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gangloff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.11.010" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691960v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Yoon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yi Ye" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail M. Rymer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-28-1013-2010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642376v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Zakharenko" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Mylostna" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konovalenko" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646456v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bougeret" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goetz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kaiser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9298-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZH60PFT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153869v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kurth" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Gurnett" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Hospodarsky" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Persoon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030368" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330098v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Taubenschuss" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. Rucker" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Kurth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-3139-2006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151784v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Clarke" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Desch" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03334" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-P2ZBNV2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274732v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JA011085" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274648v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter F Vogl" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Macher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Ladreiter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010261" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QK8VMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933470v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04436976v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Taylor" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10255586" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544521v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7692" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03443277v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rossi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasik" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562027v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-617" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451637v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fogg Alexandra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackman Caitr&#237;ona" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waters James" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536599v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Turner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-430" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044152v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Waters" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Jackman" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-1087" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03343957v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servillat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.08683" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290747v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Burns" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Koopmans" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rothkaehi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247127v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredriksson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788942" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345963v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Kurth" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance F. Averkamp" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bostrom" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901900v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roatsch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Dougherty" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420189v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345973v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897749v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dekkali" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Segret" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. Girard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2018.8396742" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818719v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Gurnett" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bostrom" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566337v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565617v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnung" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916553v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Minin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752288v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480927v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568112v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287612v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010118" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660757v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Farrell" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358618v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391020v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pio Rossi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Capria" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266820v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412219v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mohellebi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dekkali" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266815v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412208v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391004v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412209v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266809v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Quinsac" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573532v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lormant" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211164v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capria" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248550v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Capria" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288409v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577344v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolyadin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860553v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gautier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.S Bergman" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchaudon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670816v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourrel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793756v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670698v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourrel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03823162v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455456v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hitier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3499-1_16" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442838v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154403v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farell" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desh" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03812129v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03897412v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999093v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435834v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Preite Martinez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451527v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musset" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chrysaphi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845396v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845399v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360656v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rymer" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hurley" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Izenberg" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010375v2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-cecconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-5571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089061268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cecconi_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216195089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432354102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wambsganss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Solano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04436976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Taylor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10255586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Debisschop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.100991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Fretel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baskevitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Aizawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Whiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Taubenschuss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025AV001743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Verhey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03656485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clilverd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivani Inturi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-022-01598-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bilous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142242" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sasikumar Raja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard P. Kontar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac34ed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M Jackman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mangham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.1001166" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03684627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yuan Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yi Ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl096990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030776" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03684603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aicardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin K. Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2022018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03684476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jackman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.800279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03865759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jackman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whiter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fogg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03375787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P Magalh&#227;es" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Marques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Echer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029780" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krupar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029425" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nass" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Asch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van Gasselt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105269" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz Crego" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105344" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kenelm Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Dabidin-Audam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre Lampson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola P. Magalhaes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029435" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114661" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Ye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Long" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0af1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Weigel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Vandegriff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Faden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd King" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aaron Roberts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029534" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Agar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bondonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Hessels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2496" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03343501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake D Turner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lazio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937201" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Pinto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vourlidas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W T Thompson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935305" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Savalle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hegedus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nenon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kasper" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Sicard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RS006891" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Sidaner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Rossi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakamura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kimura" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104711" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859879v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935161" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marco Figuera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000405" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufourg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.06.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aaron Aaron Roberts" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thieman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangloff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018SW002038" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177063v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ryabov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833586" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juaristi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarreta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rojas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.03.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Hare" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000388" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trompet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geunes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooms" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.04.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurth" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat2027" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.04.020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01566291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beigbeder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufourg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952976v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Badman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078211" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599667v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. G. L G Hess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023779" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02194394v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menietti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Averkamp" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Ye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gurnett" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA023929" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Louis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073036" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311872v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA022036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Gargouri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litvinenko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423927" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545874v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santol&#237;k" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kontar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-014-0522-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545891v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kruparova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-014-0601-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panchenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rucker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oswald" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RS005197" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552025v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055883v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549856v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdaleni&#263;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqu&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mierla" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhukov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/115" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545909v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.02.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515495v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimura" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasahara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018833" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515763v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hansen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masters" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50112" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886130v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herique" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Santovito" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.012" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G754RWBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611734v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mylostna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.07.021" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3H9CVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863387v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Higgins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloomfield" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallagher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-012-0110-x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598209v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Spilker" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Anderson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9309-y" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasaba" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsuchiya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA017506" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881485v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA017333" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772931v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bougeret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Falcke" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883416v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051312" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888889v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schippers" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016195" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471601v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gangloff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.11.010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691960v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Yoon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yi Ye" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail M. Rymer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-28-1013-2010" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642376v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Zakharenko" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Mylostna" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konovalenko" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646456v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bougeret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goetz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kaiser" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9298-8" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZH60PFT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153869v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kurth" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Gurnett" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Hospodarsky" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Persoon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030368" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Taubenschuss" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. Rucker" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Kurth" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-3139-2006" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151784v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Clarke" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Desch" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03334" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-P2ZBNV2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274732v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JA011085" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274648v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter F Vogl" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Macher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Ladreiter" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010261" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QK8VMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933470v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544521v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7692" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451637v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fogg Alexandra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackman Caitr&#237;ona" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waters James" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562027v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-617" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03443277v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rossi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasik" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536599v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Turner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-430" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044152v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Waters" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Jackman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-1087" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03343957v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servillat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.08683" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290747v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Burns" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Koopmans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rothkaehi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247127v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredriksson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788942" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818719v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Kurth" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Gurnett" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bostrom" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345963v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance F. Averkamp" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bostrom" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901900v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roatsch" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Dougherty" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420189v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897749v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dekkali" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Segret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. Girard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2018.8396742" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345973v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566337v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565617v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnung" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916553v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Minin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568112v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752288v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480927v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287612v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010118" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660757v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Farrell" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358618v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391020v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pio Rossi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Capria" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266820v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412219v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mohellebi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dekkali" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266815v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412208v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391004v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412209v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266809v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Quinsac" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573532v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lormant" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211164v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capria" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248550v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Capria" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288409v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577344v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolyadin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860553v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gautier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.S Bergman" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchaudon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670816v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourrel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793756v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670698v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourrel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03823162v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455456v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hitier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3499-1_16" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442838v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154403v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farell" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desh" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03812129v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03897412v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999093v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435834v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Preite Martinez" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451527v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musset" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chrysaphi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845396v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845399v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360656v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rymer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hurley" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Izenberg" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010375v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>