--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -732,278 +732,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory Response to Different Exercise Tests in Interstitial Lung Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six-minute stepper test: a valid clinical exercise tolerance test for COPD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Behal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S98635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028532v1</w:t>
+                <w:t xml:space="preserve">hal-02355664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-minute stepper test: a valid clinical exercise tolerance test for COPD patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiorespiratory Response to Different Exercise Tests in Interstitial Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Behal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Gicquello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.657. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.2345-2352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/COPD.S98635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355664v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1405,51 +1405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.09.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.18.05093-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2019.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Rouzic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine W&#233;meau-Stervinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00167-2017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03545921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chehere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wallaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S129889" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gicquello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S98635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Izadifar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicosport.cnosf.org/uploads/documents/aps-pathologies-respiratoires-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LIL2S054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.09.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.18.05093-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2019.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Rouzic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine W&#233;meau-Stervinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00167-2017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03545921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chehere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wallaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S129889" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S98635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gicquello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Izadifar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicosport.cnosf.org/uploads/documents/aps-pathologies-respiratoires-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LIL2S054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>