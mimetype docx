--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1990,278 +1990,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF, 13C NMR and FTIR analysis of the cross-linking reaction of condensed tannins by triethyl phosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the torrefaction effects on the grindability and the hygroscopicity of wood chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cecilia Basso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Polesel</w:t>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.621-631. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400326v1</w:t>
+                <w:t xml:space="preserve">hal-01619252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the torrefaction effects on the grindability and the hygroscopicity of wood chips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF, 13C NMR and FTIR analysis of the cross-linking reaction of condensed tannins by triethyl phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Polesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.621-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619252v1</w:t>
+                <w:t xml:space="preserve">hal-02400326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion characteristics and kinetics of torrefied olive pomace</w:t>
               </w:r>
@@ -2402,77 +2402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2689,523 +2689,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Potassium on the Decomposition of Wood and Lignocellulosic Components During Torrefaction</w:t>
+                <w:t xml:space="preserve">Effects of potassium on the decomposition of wood and lignocellulosic components during torrefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quirino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Hsin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtuel - Online, Thailand. Paper ID: 0296</w:t>
+              <w:t xml:space="preserve">The 13th international conference on applied energy (ICAE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446658v1</w:t>
+                <w:t xml:space="preserve">hal-03595641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of torrefied wood by forrier-transform infra-red (ftir) spectroscopy, atomic absorbance, x-ray diffraction, and elemental analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of potassium impregnation on the interactions of lignocellulosic components of biomass during pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quirino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hsin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Southeast Regional Meeting of the American Chemical Society (SERMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Birmingham - alabama, United States</w:t>
+              <w:t xml:space="preserve">10èmes Journées Annuelles du GDR3544 Sciences du bois du 17 au 19 Novembre 2021 à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595580v1</w:t>
+                <w:t xml:space="preserve">hal-03608968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of potassium impregnation on the interactions of lignocellulosic components of biomass during pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of torrefied wood by forrier-transform infra-red (ftir) spectroscopy, atomic absorbance, x-ray diffraction, and elemental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulette Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei-Hsin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Annuelles du GDR3544 Sciences du bois du 17 au 19 Novembre 2021 à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">the Southeast Regional Meeting of the American Chemical Society (SERMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Birmingham - alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608968v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of potassium on the decomposition of wood and lignocellulosic components during torrefaction</w:t>
+                <w:t xml:space="preserve">Effects of Potassium on the Decomposition of Wood and Lignocellulosic Components During Torrefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Quirino</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Hsin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lopes Quirino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th international conference on applied energy (ICAE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">ICAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtuel - Online, Thailand. Paper ID: 0296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595641v1</w:t>
+                <w:t xml:space="preserve">hal-05446658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two step thermodegradation kinetics analysis of biomass with various concentrations of potassium</w:t>
               </w:r>
@@ -3217,64 +3217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulette Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Quirino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5313,77 +5313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Wood Chips Torrefaction in a Pilot-Scale Rotary Kiln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. p. 505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,77 +5430,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torréfaction en four tournant : étude de l'écoulement de plaquettes de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120502-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5718,51 +5718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42FA3672"/>
+    <w:nsid w:val="1AF45137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5949,51 +5949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6343-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185345891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626414v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie P&#233;trissans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wolfgram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciera Wallace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2023.029761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quirino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jhih Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.2015434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelie Petrissans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15010221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsin Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02648075v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.99" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A. Silveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Silveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.01.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L171TRHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G1QRTL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF1PJ1J7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jhih Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Shu Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.09.135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PWLG1D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02400326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Guizani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.04.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGTC4ZX0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Quirino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durrell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulette Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03596470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Andrade Breves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ara&#250;jo Sales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chastan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02522299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02400624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02400538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldeira Pires Armando de Avezedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gir&#227;o V. Marcus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silveira Edgar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01162630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6343-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185345891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626414v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie P&#233;trissans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wolfgram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciera Wallace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2023.029761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quirino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jhih Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.2015434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelie Petrissans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15010221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsin Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02648075v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.99" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A. Silveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Silveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.01.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L171TRHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G1QRTL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF1PJ1J7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jhih Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Shu Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.09.135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PWLG1D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02400326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Guizani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.04.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGTC4ZX0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Quirino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulette Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03596470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Andrade Breves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ara&#250;jo Sales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chastan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02522299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02400624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02400538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldeira Pires Armando de Avezedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gir&#227;o V. Marcus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silveira Edgar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01162630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>