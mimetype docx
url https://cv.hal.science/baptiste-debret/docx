--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -636,603 +636,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable δ11B signatures reflect dynamic evolution of the Mariana serpentinite forearc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of abyssal serpentinite geochemistry and geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cannaò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.13-19. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728374v1</w:t>
+                <w:t xml:space="preserve">hal-04696854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
+                <w:t xml:space="preserve">Variable δ11B signatures reflect dynamic evolution of the Mariana serpentinite forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Besognet</w:t>
+                <w:t xml:space="preserve">E. Cannaò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693990v1</w:t>
+                <w:t xml:space="preserve">hal-04728374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Caurant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (10), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710025v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting processes, cooling rates, and tectonic settings of the Neo-Tethyan mantle: the in-situ mineral chemical record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingen G Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 643, pp.121834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of abyssal serpentinite geochemistry and geodynamics</w:t>
+                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104910. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696854v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Fe‐Ca‐Metasomatism in Exhumed Mantle Rocks at the MARK Area (23°N, ODP Leg 153) and Implications on the Formation of Ultramafic‐Hosted Seafloor Massive Sulfide Deposits</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure synthesis and storage of solid organic compounds in active subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,291 +3954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium stable isotope investigation of magmatic processes on the Earth and Moon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+                <w:t xml:space="preserve">Zinc isotope evidence for sulfate-rich fluid transfer across subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.039⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976657v1</w:t>
+                <w:t xml:space="preserve">hal-01636805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc isotope evidence for sulfate-rich fluid transfer across subduction zones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adélie Delacour</w:t>
+                <w:t xml:space="preserve">Titanium stable isotope investigation of magmatic processes on the Earth and Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 449, pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636805v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signatures of serpentinization at ophiolite complexes</w:t>
               </w:r>
@@ -4774,173 +4774,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element behavior during serpentinization/de-serpentinization of an eclogitized oceanic lithosphere: A LA-ICPMS study of the Lanzo ultramafic massif (Western Alps)</w:t>
+                <w:t xml:space="preserve">Three steps of serpentinization in an eclogitized oceanic serpentinization front (Lanzo Massif - Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 357, pp.117-133. </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.165-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937661v1</w:t>
+                <w:t xml:space="preserve">hal-00823051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure serpentinites, a trap-and-release system controlled by metamorphic conditions: Example from the Piedmont zone of the western Alps</w:t>
               </w:r>
@@ -4978,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 343, pp.38. </w:t>
@@ -5066,169 +5062,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three steps of serpentinization in an eclogitized oceanic serpentinization front (Lanzo Massif - Western Alps)</w:t>
+                <w:t xml:space="preserve">Trace element behavior during serpentinization/de-serpentinization of an eclogitized oceanic lithosphere: A LA-ICPMS study of the Lanzo ultramafic massif (Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schwartz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (2), pp.165-186. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 357, pp.117-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823051v1</w:t>
+                <w:t xml:space="preserve">hal-00937661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-temperature estimates of the lizardite/antigorite transition in high pressure serpentinites.</w:t>
               </w:r>
@@ -5734,51 +5734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villalobos-Orchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A Sossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malaspina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122649" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coltat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tilhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.C. Patten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Long" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Feng Qiu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt1023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canna&#242;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingen G Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121834" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104910" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Thapa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inglis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warembourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27970-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615898v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Inglis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D J Reekie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mattielli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beunon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#233;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02539535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S. Doucet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Kirstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02447698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fryer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geoffrey Geoffrey Wheat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kelley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Price" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pons" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beunon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01785199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Sverjensky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09626-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Millet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37565.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13794" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCFLMW1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62CVG6M4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3Z8Z5J6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00854214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01037950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villalobos-Orchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A Sossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malaspina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122649" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coltat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tilhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.C. Patten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Long" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Feng Qiu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt1023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canna&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingen G Dai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121834" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Thapa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inglis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warembourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27970-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615898v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Inglis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D J Reekie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mattielli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beunon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#233;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02539535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S. Doucet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Kirstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02447698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fryer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geoffrey Geoffrey Wheat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kelley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Price" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pons" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beunon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01785199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Sverjensky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09626-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Millet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37565.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3Z8Z5J6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62CVG6M4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCFLMW1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00854214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01037950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>