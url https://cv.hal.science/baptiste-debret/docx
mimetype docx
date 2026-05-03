--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signatures of forearc serpentinites from oceanic to continental subduction</w:t>
+                <w:t xml:space="preserve">Carbonate metasomatism at mantle wedge conditions, evidence from trace element and stable isotope (Fe, Zn) signatures of orogenic peridotites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Villalobos-Orchard</w:t>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Paolo A Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+                <w:t xml:space="preserve">N. Malaspina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev Upadhyay</w:t>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Gutiérrez</w:t>
+                <w:t xml:space="preserve">N. Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 392, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 680, pp.122649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974630v1</w:t>
+                <w:t xml:space="preserve">hal-04974652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate metasomatism at mantle wedge conditions, evidence from trace element and stable isotope (Fe, Zn) signatures of orogenic peridotites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-isotopic (Fe-Cu-Zn) constraints on the magmato-hydrothermal history during mantle exhumation at slow-spreading centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malaspina</w:t>
+                <w:t xml:space="preserve">R. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gautier</w:t>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mattielli</w:t>
+                <w:t xml:space="preserve">C.G.C. Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 680, pp.122649. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974652v1</w:t>
+                <w:t xml:space="preserve">hal-04974645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic (Fe-Cu-Zn) constraints on the magmato-hydrothermal history during mantle exhumation at slow-spreading centers</w:t>
+                <w:t xml:space="preserve">Heavy potassium isotopes in carbonatites reveal oceanic crust subduction as the driver of deep carbon cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coltat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zheng-Yu Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Kun-Feng Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G.C. Patten</w:t>
+                <w:t xml:space="preserve">Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388, pp.48-60. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adt1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974645v1</w:t>
+                <w:t xml:space="preserve">hal-05354391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy potassium isotopes in carbonatites reveal oceanic crust subduction as the driver of deep carbon cycling</w:t>
+                <w:t xml:space="preserve">Geochemical signatures of forearc serpentinites from oceanic to continental subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng-Yu Long</w:t>
+                <w:t xml:space="preserve">Javiera Villalobos-Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun-Feng Qiu</w:t>
+                <w:t xml:space="preserve">Rajeev Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Dai</w:t>
+                <w:t xml:space="preserve">Pamela Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (24), </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adt1023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354391v1</w:t>
+                <w:t xml:space="preserve">hal-04974630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of abyssal serpentinite geochemistry and geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -740,529 +740,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable δ11B signatures reflect dynamic evolution of the Mariana serpentinite forearc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cannaò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Clara Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2416⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728374v1</w:t>
+                <w:t xml:space="preserve">hal-04710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Melting processes, cooling rates, and tectonic settings of the Neo-Tethyan mantle: the in-situ mineral chemical record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingen G Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.121834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693990v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting processes, cooling rates, and tectonic settings of the Neo-Tethyan mantle: the in-situ mineral chemical record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable δ11B signatures reflect dynamic evolution of the Mariana serpentinite forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingen G Dai</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">E. Cannaò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121834⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304221v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Caurant</w:t>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Nicolas Wehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (10), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710025v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Fe‐Ca‐Metasomatism in Exhumed Mantle Rocks at the MARK Area (23°N, ODP Leg 153) and Implications on the Formation of Ultramafic‐Hosted Seafloor Massive Sulfide Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox heterogeneities in a subducting slab: Example from the Monviso meta-ophiolite (Western Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,377 +1610,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure synthesis and storage of solid organic compounds in active subduction zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Decoupling of inorganic and organic carbon during slab mantle devolatilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Walter</w:t>
+                <w:t xml:space="preserve">E. Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+                <w:t xml:space="preserve">M. Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grocolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abo2397⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-27970-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053952v1</w:t>
+                <w:t xml:space="preserve">hal-03608688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of inorganic and organic carbon during slab mantle devolatilisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Inglis</w:t>
+                <w:t xml:space="preserve">High-pressure synthesis and storage of solid organic compounds in active subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Warembourg</w:t>
+                <w:t xml:space="preserve">Bastien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grocolas</w:t>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.308. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-27970-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abo2397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608688v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium isotope measurements using a collision cell (CC)-MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 590, pp.120688. </w:t>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (5), </w:t>
@@ -2152,90 +2152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and zinc stable isotope evidence for open-system high-pressure dehydration of antigorite serpentinite in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2280,689 +2280,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox transfer at subduction zones: insights from Fe isotopes in the Mariana forearc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariana serpentinite mud volcanism exhumes subducted seamount materials: implications for the origin of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C D J Reekie</w:t>
+                <w:t xml:space="preserve">Patricia Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mattielli</w:t>
+                <w:t xml:space="preserve">C. Geoffrey Geoffrey Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Beunon</w:t>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ménez</w:t>
+                <w:t xml:space="preserve">Christopher Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2165), pp.20180425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976599v1</w:t>
+                <w:t xml:space="preserve">hal-02447698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle heterogeneity through Zn systematics in oceanic basalts: Evidence for a deep carbon cycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+                <w:t xml:space="preserve">Juliette Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc S. Doucet</w:t>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103174⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539535v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic olivine records external fluid infiltration during serpentinite dehydration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle heterogeneity through Zn systematics in oceanic basalts: Evidence for a deep carbon cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Kirstein</w:t>
+                <w:t xml:space="preserve">Hugues Beunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harvey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Debret</w:t>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc S. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2039⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.103174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435677v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana serpentinite mud volcanism exhumes subducted seamount materials: implications for the origin of life</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic olivine records external fluid infiltration during serpentinite dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">E. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Kelley</w:t>
+                <w:t xml:space="preserve">J.C.M. de Hoog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Johnson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.A. Kirstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Debret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0425⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447698v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Maurice</w:t>
+                <w:t xml:space="preserve">Redox transfer at subduction zones: insights from Fe isotopes in the Mariana forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">C D J Reekie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+                <w:t xml:space="preserve">N Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chauvigne</w:t>
+                <w:t xml:space="preserve">H Beunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">B Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.46 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951472v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow forearc mantle dynamics and geochemistry: New insights from IODP Expedition 366</w:t>
               </w:r>
@@ -3076,1385 +3076,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03665951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate Transfer during the Onset of Slab Devolatilization: New Insights from Fe and Zn Stable Isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+                <w:t xml:space="preserve">Ore component mobility, transport and mineralization at mid-oceanic ridges: A stable isotopes (Zn, Cu and Fe) study of the Rainbow massif (Mid-Atlantic Ridge 36°14′N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pons</w:t>
+                <w:t xml:space="preserve">H. Beunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Ribeiro da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (6), pp.1145-1166. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 503, pp.170-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976666v1</w:t>
+                <w:t xml:space="preserve">hal-02330324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ore component mobility, transport and mineralization at mid-oceanic ridges: A stable isotopes (Zn, Cu and Fe) study of the Rainbow massif (Mid-Atlantic Ridge 36°14′N)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Debret</w:t>
+                <w:t xml:space="preserve">Carbonate Transfer during the Onset of Slab Devolatilization: New Insights from Fe and Zn Stable Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Beunon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Andreani</w:t>
+                <w:t xml:space="preserve">M Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ribeiro da Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 503, pp.170-180. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (6), pp.1145-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330324v1</w:t>
+                <w:t xml:space="preserve">hal-03976666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of iron and zinc stable isotopes accompanying the subduction of mafic oceanic crust: A case study from Western Alpine ophiolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing sulfur redox state and distribution in abyssal serpentinites using XANES spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Burton</w:t>
+                <w:t xml:space="preserve">Adélie Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GC006735⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785199v1</w:t>
+                <w:t xml:space="preserve">insu-03708989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sulfur redox state and distribution in abyssal serpentinites using XANES spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Highly oxidising fluids generated during serpentinite breakdown in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D A Sverjensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09626-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708989v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oxidising fluids generated during serpentinite breakdown in subduction zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The behavior of iron and zinc stable isotopes accompanying the subduction of mafic oceanic crust: A case study from Western Alpine ophiolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D A Sverjensky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (7), pp.2562 - 2579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09626-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976630v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile (Li, B, F and Cl) mobility during amphibole breakdown in subduction zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isotopic evidence for iron mobility during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">M.-A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cattani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Greg van den Bleeken</w:t>
+                <w:t xml:space="preserve">M.-L. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G37565.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634385v1</w:t>
+                <w:t xml:space="preserve">hal-03976644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for iron mobility during subduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zinc isotope evidence for sulfate-rich fluid transfer across subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G37565.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976644v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc isotope evidence for sulfate-rich fluid transfer across subduction zones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adélie Delacour</w:t>
+                <w:t xml:space="preserve">Titanium stable isotope investigation of magmatic processes on the Earth and Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 449, pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636805v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium stable isotope investigation of magmatic processes on the Earth and Moon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic signatures of serpentinization at ophiolite complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
+                <w:t xml:space="preserve">D. Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Greber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Burton</w:t>
+                <w:t xml:space="preserve">J. Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Dale</w:t>
+                <w:t xml:space="preserve">J. Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.039⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (8), pp.2969-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976657v1</w:t>
+                <w:t xml:space="preserve">insu-01527573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic signatures of serpentinization at ophiolite complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bonnemains</w:t>
+                <w:t xml:space="preserve">Volatile (Li, B, F and Cl) mobility during amphibole breakdown in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlut</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Escartin</w:t>
+                <w:t xml:space="preserve">Fanny Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mével</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Andreani</w:t>
+                <w:t xml:space="preserve">Greg van den Bleeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (8), pp.2969-2986. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.165-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GC006321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01527573v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox state of iron during high-pressure serpentinite dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Padron Navarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Martin-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 169 (4), pp.36. </w:t>
@@ -4486,457 +4486,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F, Cl and S input via serpentinite in subduction zones: implications for the nature of the fluid released at depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution of Fe redox state in serpentine during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12074⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 400, pp.206-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135452v1</w:t>
+                <w:t xml:space="preserve">hal-01134258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fe redox state in serpentine during subduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">F, Cl and S input via serpentinite in subduction zones: implications for the nature of the fluid released at depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 400, pp.206-218. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134258v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three steps of serpentinization in an eclogitized oceanic serpentinization front (Lanzo Massif - Western Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trace element behavior during serpentinization/de-serpentinization of an eclogitized oceanic lithosphere: A LA-ICPMS study of the Lanzo ultramafic massif (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schwartz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (2), pp.165-186. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 357, pp.117-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823051v1</w:t>
+                <w:t xml:space="preserve">hal-00937661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure serpentinites, a trap-and-release system controlled by metamorphic conditions: Example from the Piedmont zone of the western Alps</w:t>
               </w:r>
@@ -4948,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,203 +5066,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element behavior during serpentinization/de-serpentinization of an eclogitized oceanic lithosphere: A LA-ICPMS study of the Lanzo ultramafic massif (Western Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Three steps of serpentinization in an eclogitized oceanic serpentinization front (Lanzo Massif - Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 357, pp.117-133. </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.165-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937661v1</w:t>
+                <w:t xml:space="preserve">hal-00823051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-temperature estimates of the lizardite/antigorite transition in high pressure serpentinites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,51 +5266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 178, pp.197-210. </w:t>
@@ -5380,64 +5380,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Redox Processes in Determining the Iron Isotope Compositions of Minerals, Melts, and Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo A Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magma Redox Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-119-47325-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,51 +5494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinites, vecteurs des circulations fluides et des transferts chimiques de l'océanisation à la subduction : exemple dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013CLF22389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5734,51 +5734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villalobos-Orchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A Sossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malaspina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122649" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coltat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tilhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.C. Patten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Long" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Feng Qiu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt1023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canna&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingen G Dai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121834" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Thapa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inglis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warembourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27970-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615898v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Inglis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D J Reekie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mattielli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beunon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#233;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02539535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S. Doucet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Kirstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02447698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fryer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geoffrey Geoffrey Wheat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kelley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Price" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pons" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beunon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01785199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Sverjensky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09626-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Millet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37565.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3Z8Z5J6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62CVG6M4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCFLMW1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00854214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01037950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A Sossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malaspina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coltat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.C. Patten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Long" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Feng Qiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt1023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villalobos-Orchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Upadhyay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingen G Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canna&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Thapa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inglis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warembourg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27970-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615898v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Inglis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02447698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fryer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geoffrey Geoffrey Wheat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kelley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02539535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S. Doucet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103174" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clarke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Kirstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D J Reekie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mattielli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beunon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#233;nez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Price" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Sverjensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09626-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01785199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Millet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37565.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williams" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCFLMW1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62CVG6M4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3Z8Z5J6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00854214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01037950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>