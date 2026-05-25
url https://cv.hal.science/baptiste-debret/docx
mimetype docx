--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,472 +100,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate metasomatism at mantle wedge conditions, evidence from trace element and stable isotope (Fe, Zn) signatures of orogenic peridotites</w:t>
+                <w:t xml:space="preserve">Heavy potassium isotopes in carbonatites reveal oceanic crust subduction as the driver of deep carbon cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zheng-Yu Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gautier</w:t>
+                <w:t xml:space="preserve">Kun-Feng Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mattielli</w:t>
+                <w:t xml:space="preserve">Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 680, pp.122649. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adt1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974652v1</w:t>
+                <w:t xml:space="preserve">hal-05354391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic (Fe-Cu-Zn) constraints on the magmato-hydrothermal history during mantle exhumation at slow-spreading centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate metasomatism at mantle wedge conditions, evidence from trace element and stable isotope (Fe, Zn) signatures of orogenic peridotites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coltat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Paolo A Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tilhac</w:t>
+                <w:t xml:space="preserve">N. Malaspina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G.C. Patten</w:t>
+                <w:t xml:space="preserve">N. Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388, pp.48-60. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 680, pp.122649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974645v1</w:t>
+                <w:t xml:space="preserve">hal-04974652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy potassium isotopes in carbonatites reveal oceanic crust subduction as the driver of deep carbon cycling</w:t>
+                <w:t xml:space="preserve">Multi-isotopic (Fe-Cu-Zn) constraints on the magmato-hydrothermal history during mantle exhumation at slow-spreading centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng-Yu Long</w:t>
+                <w:t xml:space="preserve">R. Coltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">R. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun-Feng Qiu</w:t>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Dai</w:t>
+                <w:t xml:space="preserve">C.G.C. Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (24), </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adt1023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354391v1</w:t>
+                <w:t xml:space="preserve">hal-04974645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical signatures of forearc serpentinites from oceanic to continental subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Villalobos-Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,867 +636,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of abyssal serpentinite geochemistry and geodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Melting processes, cooling rates, and tectonic settings of the Neo-Tethyan mantle: the in-situ mineral chemical record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingen G Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104910⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.121834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696854v1</w:t>
+                <w:t xml:space="preserve">hal-04304221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting processes, cooling rates, and tectonic settings of the Neo-Tethyan mantle: the in-situ mineral chemical record</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Shen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laurie Besognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121834⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (10), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304221v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable δ11B signatures reflect dynamic evolution of the Mariana serpentinite forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cannaò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, pp.13-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/geochemlet.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A review of abyssal serpentinite geochemistry and geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wehr</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179 (10), pp.89. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693990v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Fe‐Ca‐Metasomatism in Exhumed Mantle Rocks at the MARK Area (23°N, ODP Leg 153) and Implications on the Formation of Ultramafic‐Hosted Seafloor Massive Sulfide Deposits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox heterogeneities in a subducting slab: Example from the Monviso meta-ophiolite (Western Alps, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andreani</w:t>
+                <w:t xml:space="preserve">C. Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Patten</w:t>
+                <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Godard</w:t>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Debret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (9), pp.e2023GC010894. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 446-447, pp.107136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC010894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255090v1</w:t>
+                <w:t xml:space="preserve">hal-04125579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox heterogeneities in a subducting slab: Example from the Monviso meta-ophiolite (Western Alps, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of Fe‐Ca‐Metasomatism in Exhumed Mantle Rocks at the MARK Area (23°N, ODP Leg 153) and Implications on the Formation of Ultramafic‐Hosted Seafloor Massive Sulfide Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caurant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">M. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ménez</w:t>
+                <w:t xml:space="preserve">C. Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Nicollet</w:t>
+                <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouilhol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 446-447, pp.107136. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.e2023GC010894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125579v1</w:t>
+                <w:t xml:space="preserve">hal-04255090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric, kilometric and large-scale coherence of metamorphic conditions from graphitic phyllite in the Upper Lesser Himalaya of Nepal: Contribution to the estimation of carbon stored during Himalayan orogeny</w:t>
               </w:r>
@@ -1616,64 +1616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling of inorganic and organic carbon during slab mantle devolatilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,64 +1750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure synthesis and storage of solid organic compounds in active subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,103 +1884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium isotope measurements using a collision cell (CC)-MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 590, pp.120688. </w:t>
@@ -2044,77 +2044,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (5), </w:t>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and zinc stable isotope evidence for open-system high-pressure dehydration of antigorite serpentinite in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,451 +2548,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle heterogeneity through Zn systematics in oceanic basalts: Evidence for a deep carbon cycling</w:t>
+                <w:t xml:space="preserve">Metamorphic olivine records external fluid infiltration during serpentinite dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Beunon</w:t>
+                <w:t xml:space="preserve">E. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+                <w:t xml:space="preserve">J.C.M. de Hoog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc S. Doucet</w:t>
+                <w:t xml:space="preserve">L.A. Kirstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">J. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 205, pp.103174. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539535v1</w:t>
+                <w:t xml:space="preserve">hal-03435677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic olivine records external fluid infiltration during serpentinite dehydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox transfer at subduction zones: insights from Fe isotopes in the Mariana forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clarke</w:t>
+                <w:t xml:space="preserve">C D J Reekie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C.M. de Hoog</w:t>
+                <w:t xml:space="preserve">N Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Kirstein</w:t>
+                <w:t xml:space="preserve">H Beunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harvey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16, pp.25-29. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.46 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435677v1</w:t>
+                <w:t xml:space="preserve">hal-03976599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox transfer at subduction zones: insights from Fe isotopes in the Mariana forearc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mantle heterogeneity through Zn systematics in oceanic basalts: Evidence for a deep carbon cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Beunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc S. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.46 - 51. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.103174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976599v1</w:t>
+                <w:t xml:space="preserve">hal-02539535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow forearc mantle dynamics and geochemistry: New insights from IODP Expedition 366</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,90 +3082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ore component mobility, transport and mineralization at mid-oceanic ridges: A stable isotopes (Zn, Cu and Fe) study of the Rainbow massif (Mid-Atlantic Ridge 36°14′N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Beunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribeiro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate Transfer during the Onset of Slab Devolatilization: New Insights from Fe and Zn Stable Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,64 +3333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sulfur redox state and distribution in abyssal serpentinites using XANES spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly oxidising fluids generated during serpentinite breakdown in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D A Sverjensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3571,51 +3571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The behavior of iron and zinc stable isotopes accompanying the subduction of mafic oceanic crust: A case study from Western Alpine ophiolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,425 +3686,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for iron mobility during subduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Zinc isotope evidence for sulfate-rich fluid transfer across subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Millet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G37565.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976644v1</w:t>
+                <w:t xml:space="preserve">hal-01636805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc isotope evidence for sulfate-rich fluid transfer across subduction zones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adélie Delacour</w:t>
+                <w:t xml:space="preserve">Titanium stable isotope investigation of magmatic processes on the Earth and Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13794⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 449, pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636805v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium stable isotope investigation of magmatic processes on the Earth and Moon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
+                <w:t xml:space="preserve">Isotopic evidence for iron mobility during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Greber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Burton</w:t>
+                <w:t xml:space="preserve">M.-A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Dale</w:t>
+                <w:t xml:space="preserve">M.-L. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 449, pp.197-205. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.215-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G37565.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976657v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signatures of serpentinization at ophiolite complexes</w:t>
               </w:r>
@@ -4142,51 +4142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (8), pp.2969-2986. </w:t>
@@ -4224,90 +4224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile (Li, B, F and Cl) mobility during amphibole breakdown in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg van den Bleeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4358,51 +4358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox state of iron during high-pressure serpentinite dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Padron Navarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Martin-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 169 (4), pp.36. </w:t>
@@ -4492,64 +4492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Fe redox state in serpentine during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,90 +4638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F, Cl and S input via serpentinite in subduction zones: implications for the nature of the fluid released at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4780,90 +4780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element behavior during serpentinization/de-serpentinization of an eclogitized oceanic lithosphere: A LA-ICPMS study of the Lanzo ultramafic massif (Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 343, pp.38. </w:t>
@@ -5072,103 +5072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three steps of serpentinization in an eclogitized oceanic serpentinization front (Lanzo Massif - Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (2), pp.165-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5266,51 +5266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 178, pp.197-210. </w:t>
@@ -5380,64 +5380,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Redox Processes in Determining the Iron Isotope Compositions of Minerals, Melts, and Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo A Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magma Redox Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-119-47325-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,51 +5494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinites, vecteurs des circulations fluides et des transferts chimiques de l'océanisation à la subduction : exemple dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013CLF22389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5734,51 +5734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A Sossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malaspina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coltat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.C. Patten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Long" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Feng Qiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt1023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villalobos-Orchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Upadhyay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingen G Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canna&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Thapa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inglis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warembourg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27970-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615898v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Inglis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02447698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fryer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geoffrey Geoffrey Wheat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kelley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02539535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S. Doucet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103174" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clarke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Kirstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D J Reekie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mattielli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beunon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#233;nez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Price" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Sverjensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09626-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01785199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Millet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37565.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williams" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCFLMW1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62CVG6M4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3Z8Z5J6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00854214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01037950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Feng Qiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt1023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A Sossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malaspina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122649" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coltat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tilhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.C. Patten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villalobos-Orchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Upadhyay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingen G Dai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canna&#242;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104910" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Thapa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inglis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warembourg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27970-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615898v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Inglis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02447698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fryer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geoffrey Geoffrey Wheat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kelley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clarke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Kirstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D J Reekie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mattielli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beunon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02539535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S. Doucet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103174" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Price" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Sverjensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09626-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01785199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Millet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37565.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCFLMW1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62CVG6M4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3Z8Z5J6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00854214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01037950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>