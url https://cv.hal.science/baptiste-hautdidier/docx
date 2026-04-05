--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3898,221 +3898,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle adaptation pour les sociétés riveraines des environnements fluvio-estuariens ? Trois regards sur les enjeux des étiages et inondations en Garonne-Gironde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelque part entre Toutatis et Gaïa : la géographie française peut contribuer aux questions de l’écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS, Colloque 613 - Adaptation aux changements globaux : climat et environnement, de la science à l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montréal, Canada. pp.17</w:t>
+              <w:t xml:space="preserve">Géographie, Écologie et Politique : un climat de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597443v1</w:t>
+                <w:t xml:space="preserve">hal-02598062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelque part entre Toutatis et Gaïa : la géographie française peut contribuer aux questions de l’écologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle adaptation pour les sociétés riveraines des environnements fluvio-estuariens ? Trois regards sur les enjeux des étiages et inondations en Garonne-Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Écologie et Politique : un climat de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France. pp.11</w:t>
+              <w:t xml:space="preserve">ACFAS, Colloque 613 - Adaptation aux changements globaux : climat et environnement, de la science à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598062v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rives au fil de l'eau : qualifications locales des zones humides riveraines, les exemples du marais médocain de Reysson et des &amp;quot;ramiers&amp;quot; de Moyenne-Garonne</w:t>
               </w:r>
@@ -8774,51 +8774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4793433F"/>
+    <w:nsid w:val="4B4721D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9005,51 +9005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-hautdidier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6123-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130676020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ettis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2574696" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2022.06.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518x15594901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cordero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peneva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2010.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK4C42BT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ginter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira Seneca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smektala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njiemoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chartier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bryant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Benjaminsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Fongwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00289508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/07AGPT0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brscic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobruchowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konecna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Ntoupka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-hautdidier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6123-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130676020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ettis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2574696" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2022.06.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518x15594901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cordero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peneva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2010.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK4C42BT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ginter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira Seneca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smektala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njiemoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chartier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bryant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Benjaminsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Fongwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00289508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/07AGPT0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brscic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobruchowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konecna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Ntoupka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>