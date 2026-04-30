--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -281,51 +281,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Cultural Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-22. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14649365.2025.2574696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -466,585 +466,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial agri-environmental measures and inequality: some insights from the French case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+                <w:t xml:space="preserve">The ‘gift of the new world’: Retelling the trajectories of black Locust in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ginter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2022.128252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhg.2022.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972012v1</w:t>
+                <w:t xml:space="preserve">hal-03808744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘gift of the new world’: Retelling the trajectories of black Locust in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Ginter</w:t>
+                <w:t xml:space="preserve">Territorial agri-environmental measures and inequality: some insights from the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Historical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.115-125. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.346-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhg.2022.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2022.128252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808744v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que les transitions forestières font à l’expérience paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
+                <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ginter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.8637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999318v1</w:t>
+                <w:t xml:space="preserve">hal-03177531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverains et usagers, des dynamiques à contre-courant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224920v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les transitions forestières font à l’expérience paysagère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
+                <w:t xml:space="preserve">Riverains et usagers, des dynamiques à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Ginter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.8637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177531v1</w:t>
+                <w:t xml:space="preserve">hal-03224920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacis mémoriels en Médoc</w:t>
               </w:r>
@@ -1448,356 +1448,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre délimitation, modélisation et mise en carte.Les démarches prospectives à l'épreuve de deux objets géographiques contrastés, le massif des Landes de Gascogne et l'environnement fluvio-estuarien Garonne-Gironde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La démarche prospective au service d’un développement forestier intégré. Une étude de cas sur le massif des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Labbouz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXVIII (3), pp.231-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606161v1</w:t>
+                <w:t xml:space="preserve">hal-02606159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche prospective au service d’un développement forestier intégré. Une étude de cas sur le massif des Landes de Gascogne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Political ecology de l'engrillagement forestier privé en Sologne : quels sont les enjeux socioenvironnementaux au coeur du conflit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62005⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606159v1</w:t>
+                <w:t xml:space="preserve">hal-01549759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political ecology de l'engrillagement forestier privé en Sologne : quels sont les enjeux socioenvironnementaux au coeur du conflit ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre délimitation, modélisation et mise en carte.Les démarches prospectives à l'épreuve de deux objets géographiques contrastés, le massif des Landes de Gascogne et l'environnement fluvio-estuarien Garonne-Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (170), pp.227-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549759v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The comparative tableau of mountains and rivers: emulation and reappraisal of a popular 19th-century visualization design</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2093,230 +2093,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Featured graphic: What's in a NUTS? Visualizing hierarchies of Europe's administrative/statistical regions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical analysis and assessment of EU policy on multifunctional land use activities in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baquiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Franic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regional and Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.271-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594719v1</w:t>
+                <w:t xml:space="preserve">hal-02596757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical analysis and assessment of EU policy on multifunctional land use activities in rural areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Featured graphic: What's in a NUTS? Visualizing hierarchies of Europe's administrative/statistical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional and Business Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (8), pp.1754-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/a4457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596757v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodcutting and territorial claims in Mali</w:t>
               </w:r>
@@ -2971,316 +2971,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dynamiques foncières et territorialisations : quelques jalons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires politiques, dynamiques agraires et foncières et processus de territorialisation. Journée d'animation thématique dans le cadre du programme MSH Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, pp.18</w:t>
+              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610342v1</w:t>
+                <w:t xml:space="preserve">hal-02609364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuck behind vineyard posts? Uses and narratives around the black locust forests of a winemaking region in southwestern France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre dynamiques foncières et territorialisations : quelques jalons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ferreira Seneca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-native trees for European forests. COST Action FP1403 NNEXT - International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Territoires politiques, dynamiques agraires et foncières et processus de territorialisation. Journée d'animation thématique dans le cadre du programme MSH Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610015v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+                <w:t xml:space="preserve">Stuck behind vineyard posts? Uses and narratives around the black locust forests of a winemaking region in southwestern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ginter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Ferreira Seneca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+              <w:t xml:space="preserve">Non-native trees for European forests. COST Action FP1403 NNEXT - International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609364v1</w:t>
+                <w:t xml:space="preserve">hal-02610015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conservationist State willfully fading away? On the meanings of the voluntary membership of municipalities in the buffer areas of French national parks</w:t>
               </w:r>
@@ -3348,64 +3348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gueringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,64 +3473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations cognitives et normatives de Garonne et Gironde : des riverains aux gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle adaptation pour les sociétés riveraines des environnements fluvio-estuariens ? Trois regards sur les enjeux des étiages et inondations en Garonne-Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,378 +5363,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation environnementale et risques industriels. Les populations à bas revenu de la métropole Aix-Marseille-Provence sont-elles plus exposées aux sites Seveso ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter l’estuaire : pluralité et changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+                <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tivadar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Jane Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau and Camille Noûs (eds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.266-301, 2021, 979-10-300-0335-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337002v1</w:t>
+                <w:t xml:space="preserve">hal-03222611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’estuaire : pluralité et changements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ségrégation environnementale et risques industriels. Les populations à bas revenu de la métropole Aix-Marseille-Provence sont-elles plus exposées aux sites Seveso ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Jane Krieger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Tivadar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau and Camille Noûs (eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang B, pp.113-137, 2021, 978-2-8076-1700-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222611v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaccessible équité des politiques de protection des ressources en eau. Des communautés de justice à (re) penser.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau &amp; Camille Noûs (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang B, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337042v1</w:t>
@@ -5853,64 +5853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,243 +6149,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political ecology' et émergence de territorialités inattendues : l'exemple de la mise en place de forêts aménagées dans le cadre du transfert d'autorité de gestion au Mali : chapitre 11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gautier</w:t>
+                <w:t xml:space="preserve">Sustainability Impact Assessment in Rural Municipalities: Tools, Expectations and Criticism: chapter 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T.A. Benjaminsen</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Fongwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, discours et pouvoir : l’approche 'Political ecology'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.239-254, 2012, Update Sciences &amp; technologies, 978-2-7592-1818-9</w:t>
+              <w:t xml:space="preserve">Sustainability Assessment: Method, practice and emerging socio-cultural issues for sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Südwestdeutscher Verlag für Hochschulschriften, pp.58-66, 2012, 978-3-83813242-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598060v1</w:t>
+                <w:t xml:space="preserve">hal-02598079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Impact Assessment in Rural Municipalities: Tools, Expectations and Criticism: chapter 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Laplana</w:t>
+                <w:t xml:space="preserve">Political ecology' et émergence de territorialités inattendues : l'exemple de la mise en place de forêts aménagées dans le cadre du transfert d'autorité de gestion au Mali : chapitre 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Fongwa</w:t>
+                <w:t xml:space="preserve">T.A. Benjaminsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Assessment: Method, practice and emerging socio-cultural issues for sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Südwestdeutscher Verlag für Hochschulschriften, pp.58-66, 2012, 978-3-83813242-6</w:t>
+              <w:t xml:space="preserve">Environnement, discours et pouvoir : l’approche 'Political ecology'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.239-254, 2012, Update Sciences &amp; technologies, 978-2-7592-1818-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598079v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6740,886 +6740,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivated, multifunctional and integrated forest landscapes? An overview of the factors influencing forest management in the ‘Pontenx’ case study (Landes de Gascogne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.127</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599299v1</w:t>
+                <w:t xml:space="preserve">hal-02598954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
+                <w:t xml:space="preserve">Cultivated, multifunctional and integrated forest landscapes? An overview of the factors influencing forest management in the ‘Pontenx’ case study (Landes de Gascogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maindrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598954v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the evaluation of decentralized policies: Challenges, evaluation techniques and impacts. Public Deliverable D6.5, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Final Report D0.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.22</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597732v1</w:t>
+                <w:t xml:space="preserve">hal-02596967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Report D0.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
+                <w:t xml:space="preserve">Guidelines for the evaluation of decentralized policies: Challenges, evaluation techniques and impacts. Public Deliverable D6.5, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.54</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596967v1</w:t>
+                <w:t xml:space="preserve">hal-02597732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of efficient recommandations: Public Deliverable D6.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Description of spatial databases: Public Deliverable D6.6, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Baqueiro</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.35</w:t>
+                <w:t xml:space="preserve">H. Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597731v1</w:t>
+                <w:t xml:space="preserve">hal-02597733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening impacts of EU policies on rural areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handbook of efficient recommandations: Public Deliverable D6.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">O. Baqueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Kopeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.58</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595394v1</w:t>
+                <w:t xml:space="preserve">hal-02597731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of spatial databases: Public Deliverable D6.6, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening impacts of EU policies on rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.19</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597733v1</w:t>
+                <w:t xml:space="preserve">hal-02595394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical analysis and assessment of EU policy on multifunctional land use activities on national and regional level D1.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Kopeva</w:t>
+                <w:t xml:space="preserve">O. Baquiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Franic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7658,103 +7658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic characteristics of case study sites (regions and laus) and alternative scenarios for multifunctional land use activities on national and regional scales. Deliverable n° D1.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Kopeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dobruchowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Franic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7774,307 +7774,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing capacity gaps in the demand and supply side of resources, institutions and legislation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Garrod</w:t>
+                <w:t xml:space="preserve">Definition of the preliminary project plan D0.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.16</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595419v1</w:t>
+                <w:t xml:space="preserve">hal-02595418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the website</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing capacity gaps in the demand and supply side of resources, institutions and legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Franic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konecna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595442v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of the preliminary project plan D0.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of the website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595418v1</w:t>
+                <w:t xml:space="preserve">hal-02595442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
               </w:r>
@@ -8609,51 +8609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données d'occupation du sol : des réalités plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8774,51 +8774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B4721D1"/>
+    <w:nsid w:val="9185496F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9005,51 +9005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-hautdidier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6123-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130676020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ettis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2574696" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2022.06.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518x15594901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cordero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peneva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2010.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK4C42BT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ginter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira Seneca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smektala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njiemoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chartier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bryant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Benjaminsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Fongwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00289508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/07AGPT0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brscic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobruchowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konecna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Ntoupka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-hautdidier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6123-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130676020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ettis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2574696" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2022.06.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518x15594901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cordero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peneva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2010.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK4C42BT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ginter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira Seneca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smektala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njiemoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chartier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bryant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Fongwa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Benjaminsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00289508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/07AGPT0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brscic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobruchowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konecna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Ntoupka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>