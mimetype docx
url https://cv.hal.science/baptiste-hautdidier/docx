--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,8719 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8667 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Hautdidier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur @Inrae, géographe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6123-1545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130676020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Xb8pwpIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est ingénieur-chercheur à INRAE, membre de l’unité de recherche 'Environnement, Territoires en Transition, Infrastructures et Sociétés' (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cestas, France). Il est titulaire d’un doctorat en sciences de l’environnement et d’un DEA de géographie. Ses travaux traitent de la fabrique des découpages de l’espace et de leurs effets sociopolitiques, visant une exigence à la fois empirique, technique et critique. Ses principaux objets de recherche sont des zonages et formes de territorialisations traversés par la question environnementale : massifs forestiers, espaces riverains des fleuves, voisinage des aires protégées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upbeat plants in times of crisis? Temporalities and imaginaries of the black Locust tree in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Cultural Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14649365.2025.2574696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du face-à-face entre une forêt industrialisée et ses « marges sauvages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Krasnodębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 246 (2), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.246.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘gift of the new world’: Retelling the trajectories of black Locust in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhg.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial agri-environmental measures and inequality: some insights from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.346-367. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJARGE.2022.128252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les transitions forestières font à l’expérience paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, 20 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverains et usagers, des dynamiques à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacis mémoriels en Médoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/11/15, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopards under the pines: An account of continuity and change in the integration of forest land-uses in Landes de Gascogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.990-1000. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et ouverture : quels effets de la politique d’usage des sols sur les dynamiques de marché foncier sur le littoral aquitain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemarié-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouyanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.71-98. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels écotourismes sur le bassin d'Arcachon ? Diversités et contradiction sur une territoire confronté à son attractivité résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.139-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche prospective au service d’un développement forestier intégré. Une étude de cas sur le massif des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecology de l'engrillagement forestier privé en Sologne : quels sont les enjeux socioenvironnementaux au coeur du conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.97-108. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre délimitation, modélisation et mise en carte.Les démarches prospectives à l'épreuve de deux objets géographiques contrastés, le massif des Landes de Gascogne et l'environnement fluvio-estuarien Garonne-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (170), pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'évolution de la dynamique forestière dans les Landes de Gascogne sous différents scénarios socioéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXVII (6), pp.493-513. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/60720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative tableau of mountains and rivers: emulation and reappraisal of a popular 19th-century visualization design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (6), pp.1265-1282. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518x15594901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résolutions des bases de données « occupation du sol » et la mesure du changement : articuler l’espace, le temps et le thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featured graphic: What's in a NUTS? Visualizing hierarchies of Europe's administrative/statistical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1754-1755. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a4457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis and assessment of EU policy on multifunctional land use activities in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baquiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.271-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcutting and territorial claims in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gazull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2010.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage &amp;quot;Le Ciel ne va pas nous tomber sur la tête : 15 grands scientifiques géographes nous rassurent sur notre avenir : Sylvie Brunel, Jean-Robert Pitte (eds), JC Lattès, 2010, 354 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), 2 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2011167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue entre la géomatique et les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec (Canada), Université Laval, Canada. pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upbeat plants in times of forest crisis? On the material and discursive trajectories of black Locust in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitaine, une étymologie bien fondée (?) Évolutions et permanences de la conception des relations entre forêt et eau dans le massif Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Klaus 2020": La forêt et l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Sabres, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the merits of examining regional forest transformations in South-western France with a ‘plantationocene’ lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLLEN 2020 Contested Natures: Power, Possibility, Prefiguration. Virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires critiques en géographie de l'environnement : dialogues en sous-bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final Effijie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamiques foncières et territorialisations : quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires politiques, dynamiques agraires et foncières et processus de territorialisation. Journée d'animation thématique dans le cadre du programme MSH Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck behind vineyard posts? Uses and narratives around the black locust forests of a winemaking region in southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferreira Seneca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native trees for European forests. COST Action FP1403 NNEXT - International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservationist State willfully fading away? On the meanings of the voluntary membership of municipalities in the buffer areas of French national parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undisciplined Environments. The International Conference of the European Network of Political Ecology (ENTITLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Stockholm, Sweden. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations cognitives et normatives de Garonne et Gironde : des riverains aux gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GAGILAU 2014, Quels fleuves et estuaires pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau comparatif des rivières et montagnes : une re-création, des questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche argumentée, négociée et multi-scalaire de la cartographie des continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MAGIS – 1er Séminaire du groupe “suivi des milieux” “Approches méthodologiques en géomatique pour la cartographie de la trame verte et bleue”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle adaptation pour les sociétés riveraines des environnements fluvio-estuariens ? Trois regards sur les enjeux des étiages et inondations en Garonne-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS, Colloque 613 - Adaptation aux changements globaux : climat et environnement, de la science à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelque part entre Toutatis et Gaïa : la géographie française peut contribuer aux questions de l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Écologie et Politique : un climat de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rives au fil de l'eau : qualifications locales des zones humides riveraines, les exemples du marais médocain de Reysson et des &amp;quot;ramiers&amp;quot; de Moyenne-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAGILAU, Quels fleuves et estuaires pour demain ? Garonne-Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Bordeaux, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends or local shocks? Typologies and spatial statistics for the assessment of landcover transitions in European rural municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA final conference, IADT/Cemagref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles invariances d'échelle entre densité de la population et des équipements ? Une approche empirique sur données communales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Théo Quant 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowered woodcutters in an impoverished forest? Local struggles around the management and the ecology of Malian mesic savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Washington, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMA, scaling up of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUST/RUFUS Workshop Diversities of rural areas in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « marché rural de bois » au Mali à l'épreuve du temps : une innovation en friche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gazull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International GeCoRev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Guyancourt, France. pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de tarifs de biomasse pour l'évaluation de la disponibilité ligneuse en zone de savanes au Nord-Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Smektala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Njiemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanes africaines : des espaces en mutation, des acteurs face à de nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Garoua, Cameroun. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping black Locust stands with Sentinel-2 and Venµs time series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native Trees for European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref panorama scientifique de l'estuaire de la Gironde 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.55, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en sous-bois : itinéraires critiques en Géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Ginter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques : penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 191-207, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la forêt urbaine, objets politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Castagneyrol; Serge Muller; Alain Paquette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'arbre en ville à la forêt urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae; Presses de l'Université de Québec, pp.153-175, 2024, 9782759238781. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation environnementale et risques industriels. Les populations à bas revenu de la métropole Aix-Marseille-Provence sont-elles plus exposées aux sites Seveso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tivadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau and Camille Noûs (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang B, pp.113-137, 2021, 978-2-8076-1700-1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l’estuaire : pluralité et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-301, 2021, 979-10-300-0335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaccessible équité des politiques de protection des ressources en eau. Des communautés de justice à (re) penser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau &amp; Camille Noûs (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang B, 2021, EcoPolis, 978-2-8076-1700-1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelque part entre Toutatis et Gaïa : la géographie française peut contribuer aux questions de l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour une géographie environnementale : géographie, écologie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po, pp.79-100, 2016, Les Presses, 978-2-7246-1840-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting political ecology and french geography: on tropicality and radical thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Bryant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Political Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishers, pp.57-69, 2015, 978 0 85793 616 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment in Rural Municipalities: Tools, Expectations and Criticism: chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Fongwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment: Method, practice and emerging socio-cultural issues for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Südwestdeutscher Verlag für Hochschulschriften, pp.58-66, 2012, 978-3-83813242-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecology' et émergence de territorialités inattendues : l'exemple de la mise en place de forêts aménagées dans le cadre du transfert d'autorité de gestion au Mali : chapitre 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Benjaminsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, discours et pouvoir : l’approche 'Political ecology'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.239-254, 2012, Update Sciences &amp; technologies, 978-2-7592-1818-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bûcherons et dynamiques institutionnelles locales au Mali. La gouvernance incertaine des ressources ligneuses des environs de Bamako, à travers l'étude des marchés ruraux de bois de la commune de Zan Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. AgroParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 07AGPT0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00289508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmaps for the future: Pontenx case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordero Debets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2015, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 3.2 INTEGRAL National Case Study Reports France: Case Study Area, Pontenx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated, multifunctional and integrated forest landscapes? An overview of the factors influencing forest management in the ‘Pontenx’ case study (Landes de Gascogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maindrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report D0.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the evaluation of decentralized policies: Challenges, evaluation techniques and impacts. Public Deliverable D6.5, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of spatial databases: Public Deliverable D6.6, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of efficient recommandations: Public Deliverable D6.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baqueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening impacts of EU policies on rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baqueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis and assessment of EU policy on multifunctional land use activities on national and regional level D1.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baquiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic characteristics of case study sites (regions and laus) and alternative scenarios for multifunctional land use activities on national and regional scales. Deliverable n° D1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brscic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobruchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the preliminary project plan D0.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing capacity gaps in the demand and supply side of resources, institutions and legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kopeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Konecna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées(ICHN) à partir de 20 références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques des arbres utiles aux paysans du Nord Cameroun. Caractéristiques de l'arbre, ce qu'en font les paysans et ce qu'ils pourraient en faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Ntoupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données d'occupation du sol : des réalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8774,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9185496F"/>
+    <w:nsid w:val="DB56BAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9005,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-hautdidier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6123-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130676020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ettis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2574696" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2022.06.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518x15594901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cordero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peneva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2010.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK4C42BT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ginter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira Seneca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smektala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njiemoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chartier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bryant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Fongwa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Benjaminsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00289508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/07AGPT0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brscic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobruchowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konecna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Ntoupka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-hautdidier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6123-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130676020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Xb8pwpIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ettis/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2574696" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2022.06.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cordero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518x15594901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peneva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2010.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK4C42BT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011167" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ginter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira Seneca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599949v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugast" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smektala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njiemoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bryant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598079v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Fongwa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Benjaminsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00289508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/07AGPT0032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595394v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brscic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobruchowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konecna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Ntoupka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>