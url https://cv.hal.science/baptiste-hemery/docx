--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -311,316 +311,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of an image understanding quality metric with a subjective evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Biometric Systems : A Study of Users' Acceptance and Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.11.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBM.2012.047644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771732v1</w:t>
+                <w:t xml:space="preserve">hal-00984024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Systems : A Study of Users' Acceptance and Satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrization of an image understanding quality metric with a subjective evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.PATREC 5572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBM.2012.047644⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984024v1</w:t>
+                <w:t xml:space="preserve">hal-00771732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -697,51 +697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un résultat d'interprétation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -792,51 +792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité de données biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -909,64 +909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconstrained Keystroke Dynamics Authentication with Shared Secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of localization metrics for the evaluation of image interpretation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,51 +1291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multibiométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,64 +1399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances d'un système biométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,425 +3068,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, melbourne, Australia. pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992462v1</w:t>
+                <w:t xml:space="preserve">hal-00991149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Distributed Benchmarking Tool For Biometrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999891⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBIM.2011.5949212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993289v1</w:t>
+                <w:t xml:space="preserve">hal-00992462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Toward a Distributed Benchmarking Tool For Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, istanbul, Turkey. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991149v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle SVM pour l'évaluation de la qualité de données biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,178 +3544,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective evaluation of image understanding results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991064v1</w:t>
+                <w:t xml:space="preserve">hal-00991086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Human Detection Algorithms in Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,269 +3752,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Macquarie University, Dec 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+                <w:t xml:space="preserve">Subjective evaluation of image understanding results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, aalborg, Denmark. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995114v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991086v1</w:t>
+                <w:t xml:space="preserve">hal-00995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification révocable pour la vérification basée texture d'empreintes digitales</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4294,51 +4294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study Of Local Descriptors For Measuring Object Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Metric for Image understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation globale d'algorithmes d'interprétation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5372,51 +5372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9PXBR9F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Allam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaddaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Morin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jeanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa El Ayeb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski Cherrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hatin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03949051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS52053.2020.9336578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jolly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Repp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Belguechi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345723" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9PXBR9F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Allam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaddaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Morin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jeanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa El Ayeb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski Cherrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hatin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03949051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS52053.2020.9336578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jolly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Repp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999891" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Belguechi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345723" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>