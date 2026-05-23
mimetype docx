--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -311,316 +311,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Systems : A Study of Users' Acceptance and Satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrization of an image understanding quality metric with a subjective evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.PATREC 5572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBM.2012.047644⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984024v1</w:t>
+                <w:t xml:space="preserve">hal-00771732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of an image understanding quality metric with a subjective evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Biometric Systems : A Study of Users' Acceptance and Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.11.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBM.2012.047644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771732v1</w:t>
+                <w:t xml:space="preserve">hal-00984024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -678,537 +678,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un résultat d'interprétation d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation EvaBio: A Tool for Performance Evaluation in Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouhaddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">International Journal of Automated Identification Technology (IJAIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990340v1</w:t>
+                <w:t xml:space="preserve">hal-00984026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité de données biométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d'un résultat d'interprétation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1-22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993296v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained Keystroke Dynamics Authentication with Shared Secret</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité de données biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBIM.2011.5949212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cose.2011.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00628554v1</w:t>
+                <w:t xml:space="preserve">hal-00993296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation EvaBio: A Tool for Performance Evaluation in Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Mahier</w:t>
+                <w:t xml:space="preserve">Unconstrained Keystroke Dynamics Authentication with Shared Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automated Identification Technology (IJAIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6-7), pp.427-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984026v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of localization metrics for the evaluation of image interpretation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,51 +1291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multibiométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,90 +1399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances d'un système biométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of Subgraph of Interest based on pruning</w:t>
+                <w:t xml:space="preserve">Methodology for identifying social groups within a transactional graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
@@ -1738,97 +1738,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rende (CS), Calabria, Italy. pp.117-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78548-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288832v1</w:t>
+                <w:t xml:space="preserve">hal-04642792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for identifying social groups within a transactional graph</w:t>
+                <w:t xml:space="preserve">Enumeration of Subgraph of Interest based on pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
@@ -1846,82 +1855,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASONAM 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78548-1_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642792v1</w:t>
+                <w:t xml:space="preserve">hal-05288832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Metrics for Overlapping Community Detection</w:t>
               </w:r>
@@ -1959,51 +1959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pawlowski Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 47th Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.355-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2076,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pawlowski Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2733,51 +2733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario Based Evaluation of Biometric Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,451 +3068,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward a Distributed Benchmarking Tool For Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, istanbul, Turkey. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991149v1</w:t>
+                <w:t xml:space="preserve">hal-00993289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, melbourne, Australia. pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992462v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Distributed Benchmarking Tool For Biometrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBIM.2011.5949212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00993289v1</w:t>
+                <w:t xml:space="preserve">hal-00992462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle SVM pour l'évaluation de la qualité de données biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3544,455 +3544,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991086v1</w:t>
+                <w:t xml:space="preserve">hal-00995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Human Detection Algorithms in Image Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545507v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective evaluation of image understanding results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Human Detection Algorithms in Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, aalborg, Denmark. pp.0-0</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Macquarie University, Dec 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991064v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+                <w:t xml:space="preserve">Subjective evaluation of image understanding results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, aalborg, Denmark. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995114v1</w:t>
+                <w:t xml:space="preserve">hal-00991064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification révocable pour la vérification basée texture d'empreintes digitales</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4294,51 +4294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study Of Local Descriptors For Measuring Object Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Metric for Image understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation globale d'algorithmes d'interprétation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Authentication For Banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed software for Benchmark Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5372,51 +5372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9PXBR9F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Allam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaddaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Morin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jeanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa El Ayeb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski Cherrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hatin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03949051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS52053.2020.9336578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jolly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Repp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999891" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Belguechi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345723" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9PXBR9F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Allam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaddaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Morin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jeanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa El Ayeb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pawlowski Cherrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03948965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hatin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03949051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS52053.2020.9336578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jolly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Repp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999891" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Belguechi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345723" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>