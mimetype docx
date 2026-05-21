--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -340,499 +340,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence, not conditional meaning, accounts for the relevance e ect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mindfulness-based stress reduction is linked with an improved Cognitive Reflection Test score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lassiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1150550⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1272324), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1272324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116339v1</w:t>
+                <w:t xml:space="preserve">hal-04226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness-based stress reduction is linked with an improved Cognitive Reflection Test score</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of cardinality in the pigeonhole principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1272324), </w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1272324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2214377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226686v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cardinality in the pigeonhole principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">We Do Not Anthropomorphize a Robot Based Only on Its Cover: Context Matters too!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.8743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2214377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13158743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116340v1</w:t>
+                <w:t xml:space="preserve">hal-04174435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We Do Not Anthropomorphize a Robot Based Only on Its Cover: Context Matters too!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+                <w:t xml:space="preserve">Coherence, not conditional meaning, accounts for the relevance e ect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Jamet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lassiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (15), pp.8743. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13158743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1150550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174435v1</w:t>
+                <w:t xml:space="preserve">hal-04116339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Choice-Blindness? An Experimental Study Comparing Experienced Meditators to Non-Meditators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,51 +1016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatics in the False-Belief Task: Let the Robot Ask the Question!</w:t>
+                <w:t xml:space="preserve">Pragmatics in the False-Belief Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
@@ -1095,102 +1095,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (3234), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.593807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086003v1</w:t>
+                <w:t xml:space="preserve">hal-04100031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatics in the False-Belief Task</w:t>
+                <w:t xml:space="preserve">Pragmatics in the False-Belief Task: Let the Robot Ask the Question!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
@@ -1225,78 +1225,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (3234), </w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.593807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100031v1</w:t>
+                <w:t xml:space="preserve">hal-04086003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Online Conversations: The Response Times as a Window Into the Cognition of Language Processing</w:t>
               </w:r>
@@ -1508,905 +1508,909 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Initial Letters in Word Recognition: A Phonological or Positional Effect ?</w:t>
+                <w:t xml:space="preserve">Cognition of word recognition: is phonology more important than the actual letters ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Brasdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Artificial Rationalities. Advances in Cognition, Computation, and Consciousness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Human and Artificial Rationalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507933v1</w:t>
+                <w:t xml:space="preserve">hal-05610193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, action against climate change and eco-anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bourlier</w:t>
+                <w:t xml:space="preserve">The Effect of Initial Letters in Word Recognition: A Phonological or Positional Effect ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Brasdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioecos 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del País Vasco/Euskal Herriko Unibertsitatea, Bilbao, Spain, Jun 2024, Bilbao, Spain. pp.518-529, </w:t>
+              <w:t xml:space="preserve">Human and Artificial Rationalities. Advances in Cognition, Computation, and Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Baratgin; Baptiste Jacquet; Emmanuel Brochier; Hiroshi Yama, Sep 2024, Paris, France. pp.142-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/conf.socioecos.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308539v1</w:t>
+                <w:t xml:space="preserve">hal-04507933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mentor-child paradigm for individuals with autism spectrum disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+                <w:t xml:space="preserve">Knowledge, action against climate change and eco-anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">Socioecos 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del País Vasco/Euskal Herriko Unibertsitatea, Bilbao, Spain, Jun 2024, Bilbao, Spain. pp.518-529, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.08161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/conf.socioecos.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379081v1</w:t>
+                <w:t xml:space="preserve">hal-05308539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your personal chatbot coach to change your CO2 footprint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mentor-child paradigm for individuals with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2023, March 13–16, 2023, Stockholm, SE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.08161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116881v1</w:t>
+                <w:t xml:space="preserve">hal-04379081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentor-Child and Naive-Pupil-Robot&amp;quot; paradigm to study children's cognitive and social development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Your personal chatbot coach to change your CO2 footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Caravona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring Child-Robot Relationships Workshop Conference, Human-Robot Interaction (HRI)-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">HRI 2023, March 13–16, 2023, Stockholm, SE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IEEE Association for Computing Machinery., Mar 2023, Stockhlom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371346v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Pragmatics of the Turing Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mentor-Child and Naive-Pupil-Robot&amp;quot; paradigm to study children's cognitive and social development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Information and Digital Technologies (IDT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measuring Child-Robot Relationships Workshop Conference, Human-Robot Interaction (HRI)-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDT52577.2021.9497570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03371360v1</w:t>
+                <w:t xml:space="preserve">hal-03371346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-Reading Chatbots: We Are Not There Yet</w:t>
+                <w:t xml:space="preserve">On the Pragmatics of the Turing Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Interaction, Emerging Technologies and Future Applications III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tareq Ahram; Redha Taiar; Karine Langlois; Arnaud Choplin, Aug 2020, Paris, France. pp.266-271, </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Information and Digital Technologies (IDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zilina, France. pp.123-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-55307-4_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDT52577.2021.9497570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142744v1</w:t>
+                <w:t xml:space="preserve">hal-03371360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pragmatic Model of an Artificial Conversational Partner: Opening the Blackbox</w:t>
+                <w:t xml:space="preserve">Mind-Reading Chatbots: We Are Not There Yet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Architecture and Technology: Proceedings of 40th Anniversary International Conference on Information Systems Architecture and Technology – ISAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jerzy Świątek; Leszek Borzemski; Zofia Wilimowska, Sep 2019, Wroclaw, Poland. pp.169-178, </w:t>
+              <w:t xml:space="preserve">Human Interaction, Emerging Technologies and Future Applications III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tareq Ahram; Redha Taiar; Karine Langlois; Arnaud Choplin, Aug 2020, Paris, France. pp.266-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30604-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55307-4_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142754v1</w:t>
+                <w:t xml:space="preserve">hal-03142744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the Gricean Maxims of Quality, Quantity and Manner in Chatbots</w:t>
               </w:r>
@@ -2503,50 +2507,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a Pragmatic Model of an Artificial Conversational Partner: Opening the Blackbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems Architecture and Technology: Proceedings of 40th Anniversary International Conference on Information Systems Architecture and Technology – ISAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jerzy Świątek; Leszek Borzemski; Zofia Wilimowska, Sep 2019, Wroclaw, Poland. pp.169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30604-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Gricean Maxims of Quantity and of Relation in the Turing Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2558,70 +2653,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Gdansk, France. pp.332-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI.2018.8431328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2631,236 +2726,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and Artificial Rationalities. Advances in Cognition, Computation, and Consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 15504, 2025, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and Artificial Rationalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Yama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 14522, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2870,155 +2965,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Selfish Chatbot Still Does not Win in the Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Interaction, Emerging Technologies and Future Systems V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 319, Springer International Publishing, pp.255-262, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85540-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Lack of Pragmatic Processing in Artificial Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3050,70 +3145,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Systems Engineering and Design (Proceedings of the 1st International Conference on Human Systems Engineering and Design (IHSED2018): Future Trends and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.394-399, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3123,114 +3218,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pragmatique dans les conversations avec des agents artificiels : comment l’évaluer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris 8, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA080045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05031901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3377,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lassiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mila.70013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Sage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14020131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1150550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1272324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2214377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe12110113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Jaraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114853" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stilgenbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.593807" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4578762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brasdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.08161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caravona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Engel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT52577.2021.9497570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55307-4_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30604-5_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hullin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2019.8813473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431328" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brochier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04555769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaunay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85540-6_33" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_60" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05031901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA080045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lassiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mila.70013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Sage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14020131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1272324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2214377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158743" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1150550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe12110113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Jaraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114853" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stilgenbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.593807" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4578762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brasdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.08161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caravona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Engel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT52577.2021.9497570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55307-4_40" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hullin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2019.8813473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30604-5_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brochier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04555769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85540-6_33" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_60" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05031901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA080045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>