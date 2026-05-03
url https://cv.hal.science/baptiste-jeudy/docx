--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1140,758 +1140,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03165513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community detection in dynamic graphs with missing edges</w:t>
+                <w:t xml:space="preserve">Mining Frequent Patterns in 2D+t Grid Graphs for Cellular Automata Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
+                <w:t xml:space="preserve">Romain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Eleventh International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2017.7956562⟩</w:t>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition: 11th IAPR-TC-15 International Workshop, GbRPR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anacapri, Italy. pp.177--186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58961-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590597v1</w:t>
+                <w:t xml:space="preserve">hal-01494623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un générateur de réseaux dynamiques attribués avec structure communautaire,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Community detection in dynamic graphs with missing edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Osmar Zaiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et gestion des connaissances (EGC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Eleventh International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brighton, United Kingdom. pp.372 - 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2017.7956562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613763v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un générateur de réseaux dynamiques attribués avec structure communautaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Un générateur de réseaux dynamiques attribués avec structure communautaire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Osmar Zaiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et gestion des connaissances (EGC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02038248v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Frequent Patterns in 2D+t Grid Graphs for Cellular Automata Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Un générateur de réseaux dynamiques attribués avec structure communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+                <w:t xml:space="preserve">R. Osmar Zaiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition: 11th IAPR-TC-15 International Workshop, GbRPR 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Extraction et gestion des connaissances (EGC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58961-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494623v1</w:t>
+                <w:t xml:space="preserve">hal-02038248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche efficace de motifs fréquents dans des grilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">DANCer: Dynamic Attributed Network with Community Structure Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar R Zaïane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.41 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46131-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325043v1</w:t>
+                <w:t xml:space="preserve">hal-01377321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DANCer: Dynamic Attributed Network with Community Structure Generator</w:t>
+                <w:t xml:space="preserve">Recherche efficace de motifs fréquents dans des grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
+                <w:t xml:space="preserve">Romain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Osmar R Zaïane</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46131-1_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377321v1</w:t>
+                <w:t xml:space="preserve">hal-01325043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GriMa: a Grid Mining Algorithm for Bag-of-Grid-Based Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Merida, Mexico. pp.132-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1910,278 +1910,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Top-K Largest Tiles in a Data Stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Tracking From Clustered Graph Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
+                <w:t xml:space="preserve">Emmanuel Marilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjie Pei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Olivier Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011374v1</w:t>
+                <w:t xml:space="preserve">hal-00968304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Tracking From Clustered Graph Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Diot</w:t>
+                <w:t xml:space="preserve">Mining Top-K Largest Tiles in a Data Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.82-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968304v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Video Tag Correction System</w:t>
               </w:r>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-World Challenges for Data Stream Mining Workshop-Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,64 +2543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
@@ -2763,64 +2763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.394-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3327,217 +3327,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00322818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour la gestion de grandes bases de motifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model for Managing Collections of Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.259-270</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Seoul, South Korea. pp.860-865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00160050v1</w:t>
+                <w:t xml:space="preserve">ujm-00160027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Managing Collections of Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre théorique pour la gestion de grandes bases de motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Seoul, South Korea. pp.860-865</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00160027v1</w:t>
+                <w:t xml:space="preserve">ujm-00160050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de concepts sous contraintes dans des données d'expression de gènes</w:t>
               </w:r>
@@ -4302,51 +4302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Diot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2595545.2595550" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Serrano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604650v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_16" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai59109.2023.00039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03165513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benyahia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osmar Zaiane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02038248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01377321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar R Za&#239;ane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Pei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714705v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00322818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fogelman Souli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695110.ch8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeudy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00359284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Diot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2595545.2595550" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Serrano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604650v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_16" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai59109.2023.00039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03165513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benyahia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osmar Zaiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02038248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01377321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar R Za&#239;ane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Lam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Pei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714705v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00322818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fogelman Souli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695110.ch8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeudy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00359284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>