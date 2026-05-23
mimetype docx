--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -432,210 +432,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XXIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XXIV (IDA 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Leiden (NL), Netherlands. pp.298-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-23833-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Marouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Unseen: GRIOT for Attributed Graph Imputation with Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -667,331 +676,331 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.269-286, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70365-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspicious: un cadre semi-supervisé résilient pour la détection d’anomalie sur graphe attribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspicious: a Resilient Semi-Supervised Framework for Graph Fraud Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Atlanta, GA, United States. pp.212-220, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ictai59109.2023.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies contextuelles dans un graphe attribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vaudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,947 +1015,947 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances {EGC}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of contextual anomalies in attributed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vaudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Intelligent Data Analysis, IDA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03165513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Patterns in 2D+t Grid Graphs for Cellular Automata Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition: 11th IAPR-TC-15 International Workshop, GbRPR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Anacapri, Italy. pp.177--186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58961-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community detection in dynamic graphs with missing edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Eleventh International Conference on Research Challenges in Information Science (RCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brighton, United Kingdom. pp.372 - 381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RCIS.2017.7956562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un générateur de réseaux dynamiques attribués avec structure communautaire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Osmar Zaiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et gestion des connaissances (EGC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un générateur de réseaux dynamiques attribués avec structure communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Osmar Zaiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et gestion des connaissances (EGC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02038248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DANCer: Dynamic Attributed Network with Community Structure Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
+                <w:t xml:space="preserve">Recherche efficace de motifs fréquents dans des grilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Osmar R Zaïane</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377321v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche efficace de motifs fréquents dans des grilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">DANCer: Dynamic Attributed Network with Community Structure Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar R Zaïane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.41 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46131-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325043v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GriMa: a Grid Mining Algorithm for Bag-of-Grid-Based Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Merida, Mexico. pp.132-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Tracking From Clustered Graph Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1955,146 +1964,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Stockholm, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Top-K Largest Tiles in a Data Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,649 +2121,649 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.82-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Video Tag Correction System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang-Tung Tran</w:t>
+                <w:t xml:space="preserve">Analysis of Videos using Tile Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Martins</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.461-466</w:t>
+              <w:t xml:space="preserve">Real-World Challenges for Data Stream Mining Workshop-Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872296v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Visual Features for Automatic Tag Correction in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Tung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis (IDA'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, London, United Kingdom. pp.404-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Videos using Tile Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toon Calders</w:t>
+                <w:t xml:space="preserve">Unsupervised Video Tag Correction System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Tung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-World Challenges for Data Stream Mining Workshop-Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Czech Republic</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871874v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des k plus grandes tuiles dans un flux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lattice of Sets of Alignments Built on the Common Subword in a Finite Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Grammatical Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, United States. pp.164-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Mining for Object Tracking in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2763,214 +2772,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.394-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical proportions in a lattice of sets of alignments built on the common subwords in a finite language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Similarity and Analogy-based methods in AI (SAMAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAGRAM : un algorithme de fouille de graphes plans efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3012,608 +3021,608 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d'Apprentissage (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. pp.342-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the H-divergence to Prune Probabilistic Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boca Raton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élagage efficace d'automates probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d'apprentisage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. p 89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Pruning of Probabilistic Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Statistical Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00322818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Managing Collections of Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre théorique pour la gestion de grandes bases de motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Seoul, South Korea. pp.860-865</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00160027v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00160050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour la gestion de grandes bases de motifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A Model for Managing Collections of Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.259-270</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Seoul, South Korea. pp.860-865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00160050v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00160027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de concepts sous contraintes dans des données d'expression de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nice, France. pp.265-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3623,280 +3632,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributed Networks Partitioning Based on Modularity Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Fogelman Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwin Diday, Rong Guan, Gilbert Saporta, Huiwen Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data ScienceAdvances in Data Science: Symbolic, Complex and Network Data, Volume 4 Symbolic, Complex and Network Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Wiley; ISTE, 2020, 9781119695110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119695110.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical Proportions in a Lattice of Sets of Alignments Built on the Common Subwords in a Finite Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prade, Henri and Richard, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Approaches to Analogical Reasoning: Current Trends, Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.245-260, 2014, 978-3-642-54515-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54516-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3916,246 +3925,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maimon, Oded; Rokach, Lior. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.339-354, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database Transposition for Constrained (Closed) Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bart Goethals, Arno Siebes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-proceedings of the International Workshop on Knowledge Discovery in Inductive Databases (KDID'04) co-located with the ECML-PKDD'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.89-107, 2005, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database Transposition for Constrained (Closed) Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bart Goethals, Arno Siebes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Discovery in Inductive Databases, Third International Workshop, KDID 2004, Pisa, Italy, Septembre 2004, Revised Selected and Invited Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3377, Springer; Springer Berlin Heidelberg, pp.89-107, 2004, LNCS 3377, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31841-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00359284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4302,51 +4311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Diot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2595545.2595550" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Serrano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604650v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_16" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai59109.2023.00039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03165513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benyahia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osmar Zaiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02038248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01377321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar R Za&#239;ane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Lam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Pei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714705v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00322818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fogelman Souli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695110.ch8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeudy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00359284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Diot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2595545.2595550" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Serrano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23833-7_22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604650v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai59109.2023.00039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03165513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benyahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osmar Zaiane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02038248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01377321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar R Za&#239;ane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Lam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Pei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Tung Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714705v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00322818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00160027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fogelman Souli&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695110.ch8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeudy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00359284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>