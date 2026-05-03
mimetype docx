--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -66,2400 +66,2534 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
+                <w:t xml:space="preserve">Branching ratios and mechanisms of the reactions of Ar+ with CH4 and C2H4 at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elliot Ogden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (8), pp.084307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634107v1</w:t>
+                <w:t xml:space="preserve">hal-05587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
+                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lekkas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149464v1</w:t>
+                <w:t xml:space="preserve">hal-03634107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lekkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Trolez</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (15), pp.2957--2961. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367245v1</w:t>
+                <w:t xml:space="preserve">hal-02149464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">J. Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
+                <w:t xml:space="preserve">Y. Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2957--2961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272629v1</w:t>
+                <w:t xml:space="preserve">hal-01367245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Branching in the Low Temperature Reaction of CN with Propyne by Chirped-Pulse Microwave Spectroscopy in a Uniform Supersonic Flow</w:t>
+                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuwandi Ariyasingha</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian R. Sims</w:t>
+                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00519⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143818v1</w:t>
+                <w:t xml:space="preserve">hal-01272629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed-beam DC slice imaging of fluorine atom reactions with linear alkanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Branching in the Low Temperature Reaction of CN with Propyne by Chirped-Pulse Microwave Spectroscopy in a Uniform Supersonic Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Shi</w:t>
+                <w:t xml:space="preserve">Nuwandi Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kamasah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur G. Suits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1599-1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4919099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239286v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roaming dynamics in radical addition–elimination reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crossed-beam DC slice imaging of fluorine atom reactions with linear alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kamasah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5064⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239264v1</w:t>
+                <w:t xml:space="preserve">hal-01239286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note: A short-pulse high-intensity molecular beam valve based on a piezoelectric stack actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Roaming dynamics in radical addition–elimination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kamasah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Mebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239283v1</w:t>
+                <w:t xml:space="preserve">hal-01239264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Dynamics of Ethylene Cation C2H4+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Note: A short-pulse high-intensity molecular beam valve based on a piezoelectric stack actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kamasah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Oldham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz500352x⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239255v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. I. The low-temperature flow system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photochemical Dynamics of Ethylene Cation C2H4+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd J. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4897979⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz500352x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131478v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Cl + propane, butanes revisited: a crossed beam slice imaging study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. I. The low-temperature flow system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Oldham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP51785C⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (15), pp.154202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239126v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. II. Performance and applications for reaction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (21), pp.214203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4903253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Chlorine Atom Reactions with Hydrocarbons: Insights from Imaging the Radical Product in Crossed Beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Cl + propane, butanes revisited: a crossed beam slice imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp504804n⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP51785C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239280v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed-Beam Slice Imaging of Cl Reaction Dynamics with Butene Isomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Chlorine Atom Reactions with Hydrocarbons: Insights from Imaging the Radical Product in Crossed Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando D. Estillore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kamasah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Mebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (32), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp403030s⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp504804n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239244v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crossed-Beam Slice Imaging of Cl Reaction Dynamics with Butene Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp403030s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843048v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843485v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colin J. Marsden</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mirtschink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843706v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin J. Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Signature of [SiPAH]+ pi-complexes in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin J. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 494 (3), pp.969 - 976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:200810863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2469,2409 +2603,2409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856867v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953688v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation of HC5N in space environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">New Spectroscopic Techniques for Astrochemistry Symposium, 256th ACS National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161401v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of HC5N in space environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Spectroscopic Techniques for Astrochemistry Symposium, 256th ACS National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114910v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence biennale PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380132v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380141v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité des Anions Moléculaires à Basses Températures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Trolez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Plénière GDR Edifices Moléculaires Isolés et Environnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
+              <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446810v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réactivité des Anions Moléculaires à Basses Températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kirill Prozument</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kłos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Conférence Plénière GDR Edifices Moléculaires Isolés et Environnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446580v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodissociation of Methyl Isothiocyanate Studied Using Chirped Pulse Uniform Flow Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15278/isms.2015.FD10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPUF: Chirped-Pulse Microwave Spectroscopy in Pulsed Uniform Supersonic Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246735v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chirped-Pulse in Uniform Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées 2015 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386079v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped-Pulse in Uniform Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CPUF: Chirped-Pulse Microwave Spectroscopy in Pulsed Uniform Supersonic Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian R. Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2015 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240695v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped-pulse microwave spectroscopy in pulsed uniform supersonic flows: Probing reaction dynamics with rotational spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th American Chemical Society National Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed-Beam Slice Imaging of Cl Reaction Dynamics with Butene Isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Molecular Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granlibakken, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel experimental approaches for fundamental studies of laboratory astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Broderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Yumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">246th American Chemical Society National Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4881,1742 +5015,1742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité Des Ions Dans Les Environnements Astrophysiques Froids : Nouveau Dispositif Expérimental CRESU-SIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion chemistry for cold astrophysical environments: a new mass Selective Ion Source coupled with a uniform supersonic cold flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raptakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lekkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
+              <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370359v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Trolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
+              <w:t xml:space="preserve">EMIE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446822v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Infrared Collision-Induced Absorption in CO2 at T = 200 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vigasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA - HITRAN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mass Selective Transfer Line for the Injection of Molecular Ions in a Cold Uniform Supersonic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Approach to Determine Low-Temperature Product Branching in Multichannel Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier KIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, CNES, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Approach to Determine Low-Temperature Product Branching in Multichannel Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First General Meeting of the COST Action "Our Astrochemical History" CM1401</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Product Branching for Multichannel Reactions Using Chirped-Pulse Spectroscopy in Pulsed Uniform Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Conference on Spectroscopy and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Asilomar, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Pulsed Valve for High-Intensity Supersonic Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kamasah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic and Molecular Interactions, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Stonehill College, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine Addition/elimination to Butenes Exclusively Proceeds via Roaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kamasah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic and Molecular Interactions, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Stonehill College, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical Dynamics on σπ Excited States in Ethylene Cation C2H4+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd J. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Molecular Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granlibakken, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Cl + Propane, Butanes Revisited: A Crossed-Beam Slice Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Molecular Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granlibakken, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg Tagging of Spin-Polarized Hydrogen Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Broderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arghya Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Vasyutinskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic and Molecular Interactions, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Stonehill College, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6626,114 +6760,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination du silicium aux hydrocarbures aromatiques polycycliques : Modélisations et expériences dans les conditions du milieu interstellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Toulouse, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01239338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6880,51 +7014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi Ariyasingha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay N. Zack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kamasah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. Suits" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Mebel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Oldham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500352x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Prozument" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Patel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Camp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51785C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt Park" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903253" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando D. Estillore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504804n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403030s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810863" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi M. Ariyasingha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2015.FD10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Broderick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yumin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Doyle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vasyutinskii" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi Ariyasingha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay N. Zack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kamasah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. Suits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Mebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Oldham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500352x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Prozument" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897979" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Patel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Camp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51785C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando D. Estillore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504804n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403030s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810863" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi M. Ariyasingha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2015.FD10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Broderick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yumin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Doyle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vasyutinskii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>