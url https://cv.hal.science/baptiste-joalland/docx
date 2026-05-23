--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1021,173 +1021,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roaming dynamics in radical addition–elimination reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. I. The low-temperature flow system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Oldham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5064⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (15), pp.154202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239264v1</w:t>
+                <w:t xml:space="preserve">hal-01131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note: A short-pulse high-intensity molecular beam valve based on a piezoelectric stack actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1209,97 +1213,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kamasah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4902153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1402,425 +1406,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. I. The low-temperature flow system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. II. Performance and applications for reaction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (15), pp.154202. </w:t>
+              <w:t xml:space="preserve">, 2014, 141 (21), pp.214203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4897979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4903253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131478v1</w:t>
+                <w:t xml:space="preserve">hal-01131485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. II. Performance and applications for reaction dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+                <w:t xml:space="preserve">Dynamics of Cl + propane, butanes revisited: a crossed beam slice imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barratt Park</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitin Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4903253⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP51785C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131485v1</w:t>
+                <w:t xml:space="preserve">hal-01239126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Cl + propane, butanes revisited: a crossed beam slice imaging study</w:t>
+                <w:t xml:space="preserve">Roaming dynamics in radical addition–elimination reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nitin Patel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kamasah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard van Camp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+                <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (2), pp.414. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP51785C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239126v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Chlorine Atom Reactions with Hydrocarbons: Insights from Imaging the Radical Product in Crossed Beams</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando D. Estillore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kamasah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (40), </w:t>
@@ -1953,77 +1953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed-Beam Slice Imaging of Cl Reaction Dynamics with Butene Isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,277 +3361,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
+                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380141v1</w:t>
+                <w:t xml:space="preserve">hal-02380132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380132v1</w:t>
+                <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
               </w:r>
@@ -3656,64 +3656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
@@ -3781,64 +3781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
@@ -3906,64 +3906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
@@ -4241,402 +4241,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+                <w:t xml:space="preserve">CPUF: Chirped-Pulse Microwave Spectroscopy in Pulsed Uniform Supersonic Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386079v1</w:t>
+                <w:t xml:space="preserve">hal-01246735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped-Pulse in Uniform Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian R. Sims</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2015 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240695v1</w:t>
+                <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPUF: Chirped-Pulse Microwave Spectroscopy in Pulsed Uniform Supersonic Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+                <w:t xml:space="preserve">Chirped-Pulse in Uniform Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Journées 2015 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246735v1</w:t>
+                <w:t xml:space="preserve">hal-01240695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped-pulse microwave spectroscopy in pulsed uniform supersonic flows: Probing reaction dynamics with rotational spectroscopy</w:t>
               </w:r>
@@ -4648,64 +4648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4773,77 +4773,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Molecular Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granlibakken, CA, United States</w:t>
@@ -4924,51 +4924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Broderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Yumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">246th American Chemical Society National Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
@@ -5819,51 +5819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier KIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, CNES, Paris, France</w:t>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First General Meeting of the COST Action "Our Astrochemical History" CM1401</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Conference on Spectroscopy and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Asilomar, CA, United States</w:t>
@@ -6194,51 +6194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic and Molecular Interactions, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Stonehill College, MA, United States</w:t>
@@ -6319,51 +6319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Mebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic and Molecular Interactions, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Stonehill College, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6522,64 +6522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur G. Suits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7014,51 +7014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi Ariyasingha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay N. Zack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kamasah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. Suits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Mebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Oldham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500352x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Prozument" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897979" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Patel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Camp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51785C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando D. Estillore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504804n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403030s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810863" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi M. Ariyasingha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2015.FD10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Broderick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yumin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Doyle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vasyutinskii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi Ariyasingha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay N. Zack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kamasah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. Suits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Oldham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Prozument" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897979" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500352x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt Park" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Patel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Camp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51785C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Mebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando D. Estillore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504804n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403030s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810863" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi M. Ariyasingha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2015.FD10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Broderick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yumin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Doyle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vasyutinskii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>