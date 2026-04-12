--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1172,1039 +1172,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Aminobicyclo[2.2.2]octane-2-carboxylic acid and derivatives as chiral constrained bridged scaffolds for foldamers and chiral catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α,β‐Unsaturated γ‐Peptide Foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Milbeo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00680⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (4), pp.629-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371473v1</w:t>
+                <w:t xml:space="preserve">hal-04642931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-Aminobicyclo[2.2.2]octane-2-carboxylic acid and derivatives as chiral constrained bridged scaffolds for foldamers and chiral catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
+                <w:t xml:space="preserve">Monique Calmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371411v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α,β‐Unsaturated γ‐Peptide Foldamers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Maillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Manette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (4), pp.629-645. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202100045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642931v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clavié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567727v1</w:t>
+                <w:t xml:space="preserve">hal-02946093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaux Clavié</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946093v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helical γ‐Peptide Foldamers as Dual Inhibitors of Amyloid‐β Peptide and Islet Amyloid Polypeptide Oligomerization and Fibrillization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Julia Kaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (64), pp.14612-14622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080580v1</w:t>
+                <w:t xml:space="preserve">hal-03011765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.2008-2028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical γ‐Peptide Foldamers as Dual Inhibitors of Amyloid‐β Peptide and Islet Amyloid Polypeptide Oligomerization and Fibrillization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Taverna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (64), pp.14612-14622. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03011765v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
               </w:r>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospect of Thiazole‐based γ‐Peptide Foldamers in Enamine Catalysis: Exploration of the Nitro‐Michael Addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,2393 +2720,2393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Liu</w:t>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403147v1</w:t>
+                <w:t xml:space="preserve">hal-03576982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the total synthesis of trichormamide A, a cyclic undecapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+                <w:t xml:space="preserve">Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia García-Pindado</w:t>
+                <w:t xml:space="preserve">Mahamadou Djibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (41), pp.3713 - 3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564881v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fleury</w:t>
+                <w:t xml:space="preserve">Hongtao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800152⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (70), pp.18795-18800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807077v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are 1,2,3-triazoles accommodated in helical secondary structures?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia García-Pindado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB00686E⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945746v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [1,2,4]Triazolo[4,3- a ]piperazin-6-ones: An Approach to the Triazole-Fused Ketopiperazine Scaffold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bibian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (11), pp.3250-3254. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871181v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the total synthesis of trichormamide A, a cyclic undecapeptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of [1,2,4]Triazolo[4,3- a ]piperazin-6-ones: An Approach to the Triazole-Fused Ketopiperazine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben Haj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sanjit Das</w:t>
+                <w:t xml:space="preserve">Mathieu Bibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamadou Djibo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.3250-3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906499v1</w:t>
+                <w:t xml:space="preserve">hal-02871181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">How are 1,2,3-triazoles accommodated in helical secondary structures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben Haj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (19), pp.3576-3583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00686E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576982v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (21), pp.2110-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359324v1</w:t>
+                <w:t xml:space="preserve">hal-01944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach to the Aza-Diketomorpholine Scaffold</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Antimicrobial Activity of Alamethicin F50/5 by Incorporating N-terminal Hydrophobic Triazole Substituents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben haj salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (71), pp.17964-17972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b03656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564440v1</w:t>
+                <w:t xml:space="preserve">hal-03596125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Antimicrobial Activity of Alamethicin F50/5 by Incorporating N-terminal Hydrophobic Triazole Substituents.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A General Approach to the Aza-Diketomorpholine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.492-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b03656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03596125v1</w:t>
+                <w:t xml:space="preserve">hal-03564440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (69), pp.17584-17591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516237v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (21), pp.2110-2114. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944639v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformationally Constrained Peptidomimetics as Inhibitors of the Protein Arginine Methyl Transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FT-​IR and NMR structural markers for thiazole-​based γ-​peptide foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Knuhtsen</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (39), pp.14022-14028. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (37), pp.8664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6OB01594H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564349v1</w:t>
+                <w:t xml:space="preserve">hal-01398165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12/14/14-Helix Formation in 2:1 alpha/beta-Hybrid Peptides Containing Bicyclo[2.2.2]octane Ring Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective homodimerization of unprotected peptides using hybrid hydroxydimethylsilane derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kalistratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Ciccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22, pp.11986-11990. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra06075g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01368422v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective homodimerization of unprotected peptides using hybrid hydroxydimethylsilane derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Echalier</w:t>
+                <w:t xml:space="preserve">A switchable stapled peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Kalistratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kalistratova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Emilia Naydenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra06075g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345976v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-​IR and NMR structural markers for thiazole-​based γ-​peptide foldamers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">12/14/14-Helix Formation in 2:1 alpha/beta-Hybrid Peptides Containing Bicyclo[2.2.2]octane Ring Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (37), pp.8664. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.11986-11990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6OB01594H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398165v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switchable stapled peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Kalistratova</w:t>
+                <w:t xml:space="preserve">Conformationally Constrained Peptidomimetics as Inhibitors of the Protein Arginine Methyl Transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Knuhtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (3), pp.143-148. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (39), pp.14022-14028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.2851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564342v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Peptide Sequences into Ribbon Foldamers by a Straightforward Multicyclization Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5182,77 +5182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Boc-(S)-ABOC-(S)-Ala-(S)ABOC-(S)-Phe-OBn chloroform monosolvate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5439,509 +5439,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silaproline Helical Mimetics Selectively Form an All-trans PPII Helix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (44), pp.1420-14244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095670v1</w:t>
+                <w:t xml:space="preserve">hal-01078148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazole-Based γ-Building Blocks as Reverse-Turn Mimetic to Design a Gramicidin S Analogue: Conformational and Biological Evaluation</w:t>
+                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lisowski</w:t>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (22), pp.6713-6720. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02912610v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silaproline Helical Mimetics Selectively Form an All-trans PPII Helix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiazole-Based γ-Building Blocks as Reverse-Turn Mimetic to Design a Gramicidin S Analogue: Conformational and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+                <w:t xml:space="preserve">Soahary Andriamanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (44), pp.1420-14244. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (22), pp.6713-6720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201404820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078148v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,90 +6017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical Oligomers of Thiazole-Based -Amino Acids: Synthesis and Structural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6291,337 +6291,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a marine neuropeptide to antimicrobial pseudopeptides containing aza-β(3)-amino acids: structure and activity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Helix Formation in a New Family of Oligoureas Based on a Constrained Bicyclic Building Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t>
+                <w:t xml:space="preserve">Marie Christine Averlant-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm2011595⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (45), pp.11267 - 11270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00713241v1</w:t>
+                <w:t xml:space="preserve">hal-01629814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Helix Formation in a New Family of Oligoureas Based on a Constrained Bicyclic Building Block</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From a marine neuropeptide to antimicrobial pseudopeptides containing aza-β(3)-amino acids: structure and activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Averlant-Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.2025-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm2011595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01629814v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00713241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">( S )-ABOC: A Rigid Bicyclic β-Amino Acid as Turn Inducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6705,360 +6705,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational study of the human dystrophin repeats: interaction properties and molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sarkis</w:t>
+                <w:t xml:space="preserve">Emmanuel Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robert</w:t>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00712828v1</w:t>
+                <w:t xml:space="preserve">inserm-00689190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of the human dystrophin repeats: interaction properties and molecular dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delalande</w:t>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23819. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00689190v1</w:t>
+                <w:t xml:space="preserve">inserm-00712828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanism of action of a de novo antimicrobial detergent-like peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7372,3228 +7372,3228 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping heterocyclic γ-peptide foldamers by stereo-electronic effects: Towards novel helical architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Marcia de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic T. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECO 61</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-penetrating glycoclusters based on heterocyclic gamma-peptide foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">matthieu simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foldamer symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-lactamization reaction for the conception of foldamers and cell penetrating vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Multidisciplinary event in Chemistry Between Balard Institut and K.N. Toosi University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Teheran-Montpellier (Webinaire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial cyclic pseudopeptides including aza-β3-amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Valladolid, Spain. pp.365-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual meeting of biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, United States. Supplement 1, p. 508a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.2972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial aza-β3-peptides : Structure-activity relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Valladolid, Spain. pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Features of Antimicrobial Aza-β3-peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Copenhague, Denmark. pp.240-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into the antimicrobial mechanism of a de novo auto-assembling peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Genoa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mécanisme d'action d'un peptide antimicrobien de novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion jointes des groupes thématique "Magnétisme Nucléaire et Biologie" et "Biologie Structurale des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-assembling antimicrobial cyclic pseudopeptides including aza-β3-amino acids RBPGO4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 èmes Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of osmolytes on the DHFR activity, structure and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Genoa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptides antimicrobiens : caractérisation et amélioration de l'activité RBPGO4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 èmes Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudo-hexapeptides cycliques antimicrobiens : interactions lipidiques. Groupe d'études des Interactions Molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudy Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe d'études des Interactions Molécules – Membranes, GEIMM XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mittelwihr, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudohexapeptides cycliques antimicrobiens : interactions lipidiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudy-Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEIMM 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, MITTELWIHR, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two amino acid mutation encountered in a DMD patient dramatically decreases stability of the R23 spectrin-like repeat of dystrophin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Myology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-assembling Antimicrobial Cyclic Pseudopeptides including Aza-β3-Amino Acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Helsinki, France. pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par RMN de l'impact des osmoprotecteurs sur la cinétique catalytique et la dynamique de la protéine DHFR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Batz / Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-assemblages pseudopeptidiques à activité antimicrobienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arlot-Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys), Rennes, 11 et 12 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude cinétique et dynamique de l'enzyme DHFR : comment expliquer la baisse d'activité d'enzymes en présence d'osmoprotecteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Réunion Peptides et Protéines du GFPP (Groupe Français des Peptides et des Protéines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par RMN de la cinétique catalytique et de la dynamique de la DHFR en présence d'osmoprotecteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Biochimie et Biologie Moléculaire du groupe thématique .Magnétisme Nucléaire et Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude cinétique et dynamique par RMN de l'enzyme DHFR en présence d'osmoprotecteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème congrès du GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Alénya, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From peptides to bioactive lactamconstrained foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Peptide Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Peptide Symposium (37th EPS) &amp; 14th International Peptide Symposium (14th IPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Peptide Science, 30 (S2), pp.225-226, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Hubert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 issue 1, 2011, European Biophysics Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454401v1</w:t>
-              </w:r>
-[...2877 lines deleted...]
-                <w:t xml:space="preserve">hal-00457061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10650,64 +10650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020064909A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10787,51 +10787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Chaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gacogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Mois&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Hanganu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03987562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie For&#234;t Jacquard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guelfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01945746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00686E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b03656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben&#8197;haj&#8197;salah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kotarba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703569" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Knuhtsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602518" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BQC1CBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602746" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQVRBX5K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kalistratova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06075g" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01594H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015016941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HJDHW96-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402190" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV8MSZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z27WWMHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Touati-Jallabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Bojnik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mauchauffee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N. Chung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4008592" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2011595" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205842" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/727F5E0A4D97062278AA7914689B4B7D1C55E56B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203406v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023819" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M805846200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic T. Maillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457125v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457822v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy Floc'H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457036v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457061v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Chaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gacogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Mois&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Hanganu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03987562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie For&#234;t Jacquard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guelfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01945746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andreu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00686E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben&#8197;haj&#8197;salah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kotarba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703569" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b03656" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01594H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kalistratova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06075g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQVRBX5K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Knuhtsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602518" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BQC1CBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015016941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HJDHW96-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078148v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404820" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z27WWMHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV8MSZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Touati-Jallabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Bojnik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mauchauffee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N. Chung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4008592" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205842" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/727F5E0A4D97062278AA7914689B4B7D1C55E56B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2011595" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203406v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M805846200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848660v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic T. Maillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873041v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873053v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457762v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy Floc'H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457061v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207933v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457753v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>