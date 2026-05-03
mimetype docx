--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
+                <w:t xml:space="preserve">Mapping the N-Terminal Hexokinase-I Binding Site onto Voltage-Dependent Anion Channel-1 To Block Peripheral Nerve Demyelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
+                <w:t xml:space="preserve">Mélanie Forêt Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+                <w:t xml:space="preserve">Sophie Guelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+                <w:t xml:space="preserve">Scarlette Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
+                <w:t xml:space="preserve">Elisa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (33), pp.e202200383. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (17), pp.11633-11647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c00411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643372v2</w:t>
+                <w:t xml:space="preserve">hal-03987562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the N-Terminal Hexokinase-I Binding Site onto Voltage-Dependent Anion Channel-1 To Block Peripheral Nerve Demyelination</w:t>
+                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gautier</w:t>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Forêt Jacquard</w:t>
+                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guelfi</w:t>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarlette Abbou</w:t>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gonzalez</w:t>
+                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (17), pp.11633-11647. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (33), pp.e202200383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c00411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987562v1</w:t>
+                <w:t xml:space="preserve">hal-03643372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-terminal segment of Leishmania major HslU: Toward potential inhibitors of LmHslVU activity</w:t>
               </w:r>
@@ -1172,918 +1172,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α,β‐Unsaturated γ‐Peptide Foldamers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-Aminobicyclo[2.2.2]octane-2-carboxylic acid and derivatives as chiral constrained bridged scaffolds for foldamers and chiral catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Calmès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202100045⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642931v1</w:t>
+                <w:t xml:space="preserve">hal-03371473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Aminobicyclo[2.2.2]octane-2-carboxylic acid and derivatives as chiral constrained bridged scaffolds for foldamers and chiral catalysts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Calmès</w:t>
+                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Manette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371473v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α,β‐Unsaturated γ‐Peptide Foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Manette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (4), pp.629-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371411v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
+                <w:t xml:space="preserve">Helical γ‐Peptide Foldamers as Dual Inhibitors of Amyloid‐β Peptide and Islet Amyloid Polypeptide Oligomerization and Fibrillization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bonnel</w:t>
+                <w:t xml:space="preserve">Julia Kaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (64), pp.14612-14622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946093v1</w:t>
+                <w:t xml:space="preserve">hal-03011765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2008-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080580v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical γ‐Peptide Foldamers as Dual Inhibitors of Amyloid‐β Peptide and Islet Amyloid Polypeptide Oligomerization and Fibrillization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mathieu</w:t>
+                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Taverna</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clavié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011765v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouclier</w:t>
+                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Pellerano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diot</w:t>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.2008-2028. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440284v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2720,2393 +2720,2393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Hongtao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (70), pp.18795-18800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576982v1</w:t>
+                <w:t xml:space="preserve">hal-02403147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the total synthesis of trichormamide A, a cyclic undecapeptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sanjit Das</w:t>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamadou Djibo</w:t>
+                <w:t xml:space="preserve">Júlia García-Pindado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906499v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+                <w:t xml:space="preserve">Synthesis of [1,2,4]Triazolo[4,3- a ]piperazin-6-ones: An Approach to the Triazole-Fused Ketopiperazine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben Haj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.3250-3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403147v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+                <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia García-Pindado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Yannick Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564881v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fleury</w:t>
+                <w:t xml:space="preserve">How are 1,2,3-triazoles accommodated in helical secondary structures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben Haj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Vanessa Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (19), pp.3576-3583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201800152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00686E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807077v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [1,2,4]Triazolo[4,3- a ]piperazin-6-ones: An Approach to the Triazole-Fused Ketopiperazine Scaffold</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the total synthesis of trichormamide A, a cyclic undecapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bibian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+                <w:t xml:space="preserve">Mahamadou Djibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01112⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (41), pp.3713 - 3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871181v1</w:t>
+                <w:t xml:space="preserve">hal-01906499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are 1,2,3-triazoles accommodated in helical secondary structures?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (19), pp.3576-3583. </w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8OB00686E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945746v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the Antimicrobial Activity of Alamethicin F50/5 by Incorporating N-terminal Hydrophobic Triazole Substituents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
+                <w:t xml:space="preserve">Khoubaib Ben haj salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
+                <w:t xml:space="preserve">Jules Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (71), pp.17964-17972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944639v1</w:t>
+                <w:t xml:space="preserve">hal-03596125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Antimicrobial Activity of Alamethicin F50/5 by Incorporating N-terminal Hydrophobic Triazole Substituents.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjit Das</w:t>
+                <w:t xml:space="preserve">A General Approach to the Aza-Diketomorpholine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoubaib Ben haj salah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703569⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.492-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b03656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596125v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach to the Aza-Diketomorpholine Scaffold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b03656⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (69), pp.17584-17591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564440v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359324v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (21), pp.2110-2114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516237v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-​IR and NMR structural markers for thiazole-​based γ-​peptide foldamers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">12/14/14-Helix Formation in 2:1 alpha/beta-Hybrid Peptides Containing Bicyclo[2.2.2]octane Ring Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6OB01594H⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.11986-11990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398165v1</w:t>
+                <w:t xml:space="preserve">hal-01368422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective homodimerization of unprotected peptides using hybrid hydroxydimethylsilane derivatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformationally Constrained Peptidomimetics as Inhibitors of the Protein Arginine Methyl Transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+                <w:t xml:space="preserve">Astrid Knuhtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (39), pp.14022-14028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra06075g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345976v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switchable stapled peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Kalistratova</w:t>
+                <w:t xml:space="preserve">Selective homodimerization of unprotected peptides using hybrid hydroxydimethylsilane derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kalistratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Ciccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.2851⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra06075g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03564342v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12/14/14-Helix Formation in 2:1 alpha/beta-Hybrid Peptides Containing Bicyclo[2.2.2]octane Ring Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FT-​IR and NMR structural markers for thiazole-​based γ-​peptide foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22, pp.11986-11990. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (37), pp.8664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6OB01594H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01368422v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformationally Constrained Peptidomimetics as Inhibitors of the Protein Arginine Methyl Transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A switchable stapled peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Kalistratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Knuhtsen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Emilia Naydenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (39), pp.14022-14028. </w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.143-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psc.2851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564349v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Peptide Sequences into Ribbon Foldamers by a Straightforward Multicyclization Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5182,77 +5182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Boc-(S)-ABOC-(S)-Ala-(S)ABOC-(S)-Phe-OBn chloroform monosolvate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5439,745 +5439,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silaproline Helical Mimetics Selectively Form an All-trans PPII Helix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404820⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078148v1</w:t>
+                <w:t xml:space="preserve">hal-01095670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
+                <w:t xml:space="preserve">Thiazole-Based γ-Building Blocks as Reverse-Turn Mimetic to Design a Gramicidin S Analogue: Conformational and Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soahary Andriamanarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (22), pp.6713-6720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095670v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazole-Based γ-Building Blocks as Reverse-Turn Mimetic to Design a Gramicidin S Analogue: Conformational and Biological Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silaproline Helical Mimetics Selectively Form an All-trans PPII Helix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lisowski</w:t>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (22), pp.6713-6720. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (44), pp.1420-14244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912610v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Helical Oligomers of Thiazole-Based -Amino Acids: Synthesis and Structural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Moulat</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (23), pp.6006-6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201302106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968796v1</w:t>
+                <w:t xml:space="preserve">hal-01498207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical Oligomers of Thiazole-Based -Amino Acids: Synthesis and Structural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Mathieu</w:t>
+                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (23), pp.6006-6010. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (50), pp.16963-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201302106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498207v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Enkephalins with a Diversely Substituted Guanidine Bridge or a Thiourea Bridge: Synthesis, Biological and Structural Evaluations</w:t>
               </w:r>
@@ -6310,90 +6310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Helix Formation in a New Family of Oligoureas Based on a Constrained Bicyclic Building Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (45), pp.11267 - 11270. </w:t>
@@ -6443,51 +6443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a marine neuropeptide to antimicrobial pseudopeptides containing aza-β(3)-amino acids: structure and activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,77 +6577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">( S )-ABOC: A Rigid Bicyclic β-Amino Acid as Turn Inducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,51 +6988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanism of action of a de novo antimicrobial detergent-like peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7372,3228 +7372,3228 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From peptides to bioactive lactamconstrained foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Peptide Society. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th European Peptide Symposium (37th EPS) &amp; 14th International Peptide Symposium (14th IPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Peptide Science, 30 (S2), pp.225-226, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Hubert,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 issue 1, 2011, European Biophysics Journal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping heterocyclic γ-peptide foldamers by stereo-electronic effects: Towards novel helical architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Marcia de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic T. Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 61</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating glycoclusters based on heterocyclic gamma-peptide foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">matthieu simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foldamer symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lactamization reaction for the conception of foldamers and cell penetrating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Multidisciplinary event in Chemistry Between Balard Institut and K.N. Toosi University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Teheran-Montpellier (Webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial cyclic pseudopeptides including aza-β3-amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Valladolid, Spain. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual meeting of biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Baltimore, United States. Supplement 1, p. 508a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial aza-β3-peptides : Structure-activity relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Valladolid, Spain. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural Features of Antimicrobial Aza-β3-peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
+              <w:t xml:space="preserve">31st European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Copenhague, Denmark. pp.240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919582v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of Antimicrobial Aza-β3-peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Copenhague, Denmark. pp.240-241</w:t>
+              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872143v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the antimicrobial mechanism of a de novo auto-assembling peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zatylny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mécanisme d'action d'un peptide antimicrobien de novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion jointes des groupes thématique "Magnétisme Nucléaire et Biologie" et "Biologie Structurale des Protéines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-assembling antimicrobial cyclic pseudopeptides including aza-β3-amino acids RBPGO4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 èmes Rencontres de Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of osmolytes on the DHFR activity, structure and dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides antimicrobiens : caractérisation et amélioration de l'activité RBPGO4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 èmes Rencontres de Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-hexapeptides cycliques antimicrobiens : interactions lipidiques. Groupe d'études des Interactions Molécules.</w:t>
+                <w:t xml:space="preserve">A two amino acid mutation encountered in a DMD patient dramatically decreases stability of the R23 spectrin-like repeat of dystrophin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'études des Interactions Molécules – Membranes, GEIMM XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Myology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457762v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudohexapeptides cycliques antimicrobiens : interactions lipidiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto-assembling Antimicrobial Cyclic Pseudopeptides including Aza-β3-Amino Acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEIMM 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, MITTELWIHR, France</w:t>
+              <w:t xml:space="preserve">30th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Helsinki, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361274v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two amino acid mutation encountered in a DMD patient dramatically decreases stability of the R23 spectrin-like repeat of dystrophin.</w:t>
+                <w:t xml:space="preserve">Pseudo-hexapeptides cycliques antimicrobiens : interactions lipidiques. Groupe d'études des Interactions Molécules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudy Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Groupe d'études des Interactions Molécules – Membranes, GEIMM XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457822v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assembling Antimicrobial Cyclic Pseudopeptides including Aza-β3-Amino Acids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudohexapeptides cycliques antimicrobiens : interactions lipidiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudy-Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Helsinki, France. pp.60</w:t>
+              <w:t xml:space="preserve">GEIMM 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, MITTELWIHR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457125v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par RMN de l'impact des osmoprotecteurs sur la cinétique catalytique et la dynamique de la protéine DHFR.</w:t>
+                <w:t xml:space="preserve">Etude cinétique et dynamique de l'enzyme DHFR : comment expliquer la baisse d'activité d'enzymes en présence d'osmoprotecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Batz / Mer, France</w:t>
+              <w:t xml:space="preserve">15ème Réunion Peptides et Protéines du GFPP (Groupe Français des Peptides et des Protéines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457061v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-assemblages pseudopeptidiques à activité antimicrobienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arlot-Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys), Rennes, 11 et 12 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique et dynamique de l'enzyme DHFR : comment expliquer la baisse d'activité d'enzymes en présence d'osmoprotecteurs ?</w:t>
+                <w:t xml:space="preserve">Etude par RMN de la cinétique catalytique et de la dynamique de la DHFR en présence d'osmoprotecteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Réunion Peptides et Protéines du GFPP (Groupe Français des Peptides et des Protéines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Dinard, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Biochimie et Biologie Moléculaire du groupe thématique .Magnétisme Nucléaire et Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457036v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par RMN de la cinétique catalytique et de la dynamique de la DHFR en présence d'osmoprotecteurs.</w:t>
+                <w:t xml:space="preserve">Etude cinétique et dynamique par RMN de l'enzyme DHFR en présence d'osmoprotecteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Biochimie et Biologie Moléculaire du groupe thématique .Magnétisme Nucléaire et Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dourdan, France</w:t>
+              <w:t xml:space="preserve">XXème congrès du GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457753v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique et dynamique par RMN de l'enzyme DHFR en présence d'osmoprotecteurs.</w:t>
+                <w:t xml:space="preserve">Etude par RMN de l'impact des osmoprotecteurs sur la cinétique catalytique et la dynamique de la protéine DHFR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès du GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Alénya, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Batz / Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...260 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Cheron</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-01454401v1</w:t>
+                <w:t xml:space="preserve">hal-00457061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10650,64 +10650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020064909A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10787,51 +10787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Chaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gacogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Mois&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Hanganu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03987562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie For&#234;t Jacquard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guelfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01945746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andreu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00686E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben&#8197;haj&#8197;salah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kotarba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703569" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b03656" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01594H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kalistratova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06075g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQVRBX5K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Knuhtsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602518" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BQC1CBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015016941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HJDHW96-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078148v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404820" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z27WWMHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV8MSZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Touati-Jallabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Bojnik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mauchauffee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N. Chung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4008592" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205842" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/727F5E0A4D97062278AA7914689B4B7D1C55E56B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2011595" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203406v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M805846200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848660v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic T. Maillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873041v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873053v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457762v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy Floc'H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457061v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207933v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457753v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Chaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gacogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Mois&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Hanganu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03987562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie For&#234;t Jacquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guelfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001716" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01945746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00686E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben&#8197;haj&#8197;salah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kotarba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b03656" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602746" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQVRBX5K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Knuhtsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602518" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BQC1CBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kalistratova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06075g" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01594H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015016941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HJDHW96-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402190" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV8MSZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z27WWMHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Touati-Jallabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Bojnik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mauchauffee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N. Chung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4008592" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205842" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/727F5E0A4D97062278AA7914689B4B7D1C55E56B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2011595" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203406v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M805846200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic T. Maillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457822v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457125v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy Floc'H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457061v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>