--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1527,684 +1527,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical γ‐Peptide Foldamers as Dual Inhibitors of Amyloid‐β Peptide and Islet Amyloid Polypeptide Oligomerization and Fibrillization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kaffy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001716⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011765v1</w:t>
+                <w:t xml:space="preserve">hal-04567727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouclier</w:t>
+                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clavié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440284v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946093v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Helical γ‐Peptide Foldamers as Dual Inhibitors of Amyloid‐β Peptide and Islet Amyloid Polypeptide Oligomerization and Fibrillization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (64), pp.14612-14622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080580v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2008-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04567727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
               </w:r>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospect of Thiazole‐based γ‐Peptide Foldamers in Enamine Catalysis: Exploration of the Nitro‐Michael Addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,295 +2988,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [1,2,4]Triazolo[4,3- a ]piperazin-6-ones: An Approach to the Triazole-Fused Ketopiperazine Scaffold</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bibian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+                <w:t xml:space="preserve">Yannick Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01112⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871181v1</w:t>
+                <w:t xml:space="preserve">hal-01807077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fleury</w:t>
+                <w:t xml:space="preserve">Synthesis of [1,2,4]Triazolo[4,3- a ]piperazin-6-ones: An Approach to the Triazole-Fused Ketopiperazine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben Haj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
+                <w:t xml:space="preserve">Mathieu Bibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.3250-3254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201800152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807077v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are 1,2,3-triazoles accommodated in helical secondary structures?</w:t>
               </w:r>
@@ -3390,680 +3390,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the total synthesis of trichormamide A, a cyclic undecapeptide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906499v1</w:t>
+                <w:t xml:space="preserve">hal-03576982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Towards the total synthesis of trichormamide A, a cyclic undecapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Djibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (41), pp.3713 - 3718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Antimicrobial Activity of Alamethicin F50/5 by Incorporating N-terminal Hydrophobic Triazole Substituents.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Kotarba</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (71), pp.17964-17972. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703569⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (69), pp.17584-17591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596125v1</w:t>
+                <w:t xml:space="preserve">hal-02359324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach to the Aza-Diketomorpholine Scaffold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Enhancing the Antimicrobial Activity of Alamethicin F50/5 by Incorporating N-terminal Hydrophobic Triazole Substituents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubaib Ben haj salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b03656⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (71), pp.17964-17972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564440v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Bonnel</w:t>
+                <w:t xml:space="preserve">A General Approach to the Aza-Diketomorpholine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (69), pp.17584-17591. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.492-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b03656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359324v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FT-​IR and NMR structural markers for thiazole-​based γ-​peptide foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,319 +5865,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical Oligomers of Thiazole-Based -Amino Acids: Synthesis and Structural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Mathieu</w:t>
+                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (50), pp.16963-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201302106⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498207v1</w:t>
+                <w:t xml:space="preserve">hal-00968796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Helical Oligomers of Thiazole-Based -Amino Acids: Synthesis and Structural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Moulat</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (50), pp.16963-71. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (23), pp.6006-6010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201302106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968796v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Enkephalins with a Diversely Substituted Guanidine Bridge or a Thiourea Bridge: Synthesis, Biological and Structural Evaluations</w:t>
               </w:r>
@@ -6291,307 +6291,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Helix Formation in a New Family of Oligoureas Based on a Constrained Bicyclic Building Block</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From a marine neuropeptide to antimicrobial pseudopeptides containing aza-β(3)-amino acids: structure and activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Averlant-Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Emilie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.2025-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm2011595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629814v1</w:t>
+                <w:t xml:space="preserve">inserm-00713241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a marine neuropeptide to antimicrobial pseudopeptides containing aza-β(3)-amino acids: structure and activity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Helix Formation in a New Family of Oligoureas Based on a Constrained Bicyclic Building Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Duval</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t>
+                <w:t xml:space="preserve">Marie Christine Averlant-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (45), pp.11267 - 11270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm2011595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00713241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">( S )-ABOC: A Rigid Bicyclic β-Amino Acid as Turn Inducer</w:t>
               </w:r>
@@ -6603,51 +6603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6705,360 +6705,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of the human dystrophin repeats: interaction properties and molecular dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delalande</w:t>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23819. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00689190v1</w:t>
+                <w:t xml:space="preserve">inserm-00712828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational study of the human dystrophin repeats: interaction properties and molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sarkis</w:t>
+                <w:t xml:space="preserve">Emmanuel Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robert</w:t>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00712828v1</w:t>
+                <w:t xml:space="preserve">inserm-00689190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanism of action of a de novo antimicrobial detergent-like peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7575,90 +7575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Hubert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial cyclic pseudopeptides including aza-β3-amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Valladolid, Spain. pp.365-366</w:t>
@@ -8215,51 +8215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,90 +8340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8487,90 +8487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial aza-β3-peptides : Structure-activity relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Valladolid, Spain. pp.7-8</w:t>
@@ -8593,273 +8593,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of Antimicrobial Aza-β3-peptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Copenhague, Denmark. pp.240-241</w:t>
+              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872143v1</w:t>
+                <w:t xml:space="preserve">hal-00919582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Le Rumeur</w:t>
+                <w:t xml:space="preserve">Structural Features of Antimicrobial Aza-β3-peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
+              <w:t xml:space="preserve">31st European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Copenhague, Denmark. pp.240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919582v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the antimicrobial mechanism of a de novo auto-assembling peptide.</w:t>
               </w:r>
@@ -9009,51 +9009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9384,51 +9384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9464,277 +9464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two amino acid mutation encountered in a DMD patient dramatically decreases stability of the R23 spectrin-like repeat of dystrophin.</w:t>
+                <w:t xml:space="preserve">Auto-assembling Antimicrobial Cyclic Pseudopeptides including Aza-β3-Amino Acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">30th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Helsinki, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457822v1</w:t>
+                <w:t xml:space="preserve">hal-00457125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assembling Antimicrobial Cyclic Pseudopeptides including Aza-β3-Amino Acids.</w:t>
+                <w:t xml:space="preserve">A two amino acid mutation encountered in a DMD patient dramatically decreases stability of the R23 spectrin-like repeat of dystrophin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Helsinki, France. pp.60</w:t>
+              <w:t xml:space="preserve">Myology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457125v1</w:t>
+                <w:t xml:space="preserve">hal-00457822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-hexapeptides cycliques antimicrobiens : interactions lipidiques. Groupe d'études des Interactions Molécules.</w:t>
               </w:r>
@@ -9772,51 +9772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudy Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'études des Interactions Molécules – Membranes, GEIMM XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9867,77 +9867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudy-Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEIMM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, MITTELWIHR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9956,273 +9956,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique et dynamique de l'enzyme DHFR : comment expliquer la baisse d'activité d'enzymes en présence d'osmoprotecteurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto-assemblages pseudopeptidiques à activité antimicrobienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Arlot-Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Réunion Peptides et Protéines du GFPP (Groupe Français des Peptides et des Protéines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Dinard, France</w:t>
+              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys), Rennes, 11 et 12 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457036v1</w:t>
+                <w:t xml:space="preserve">hal-00207933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assemblages pseudopeptidiques à activité antimicrobienne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude cinétique et dynamique de l'enzyme DHFR : comment expliquer la baisse d'activité d'enzymes en présence d'osmoprotecteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys), Rennes, 11 et 12 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">15ème Réunion Peptides et Protéines du GFPP (Groupe Français des Peptides et des Protéines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207933v1</w:t>
+                <w:t xml:space="preserve">hal-00457036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN de la cinétique catalytique et de la dynamique de la DHFR en présence d'osmoprotecteurs.</w:t>
               </w:r>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Biochimie et Biologie Moléculaire du groupe thématique .Magnétisme Nucléaire et Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dourdan, France</w:t>
@@ -10372,64 +10372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès du GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10506,51 +10506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Batz / Mer, France</w:t>
@@ -10787,51 +10787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Chaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gacogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Mois&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Hanganu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03987562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie For&#234;t Jacquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guelfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001716" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01945746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00686E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben&#8197;haj&#8197;salah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kotarba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b03656" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602746" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQVRBX5K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Knuhtsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602518" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BQC1CBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kalistratova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06075g" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01594H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015016941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HJDHW96-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402190" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV8MSZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z27WWMHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Touati-Jallabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Bojnik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mauchauffee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N. Chung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4008592" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205842" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/727F5E0A4D97062278AA7914689B4B7D1C55E56B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2011595" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203406v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M805846200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic T. Maillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457822v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457125v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy Floc'H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457061v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Chaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gacogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Mois&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Hanganu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03987562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie For&#234;t Jacquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guelfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01945746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00686E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben&#8197;haj&#8197;salah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kotarba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703569" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b03656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602746" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQVRBX5K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Knuhtsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602518" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BQC1CBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kalistratova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06075g" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01594H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015016941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HJDHW96-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402190" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV8MSZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z27WWMHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Touati-Jallabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Bojnik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mauchauffee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N. Chung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4008592" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2011595" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205842" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/727F5E0A4D97062278AA7914689B4B7D1C55E56B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203406v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023819" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M805846200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic T. Maillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zatylny" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457125v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457822v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy Floc'H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457036v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457061v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>